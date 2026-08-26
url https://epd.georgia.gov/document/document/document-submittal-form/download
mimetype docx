--- v0 (2025-10-05)
+++ v1 (2026-08-26)
@@ -1,2343 +1,4847 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/glossary/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00781D8C" w:rsidRDefault="00B053DF" w:rsidP="003D3834">
-[...1 lines deleted...]
-        <w:spacing w:before="200" w:after="200"/>
+    <w:p w14:paraId="685F3979" w14:textId="6D419BB1" w:rsidR="00781D8C" w:rsidRPr="00B80C95" w:rsidRDefault="00B053DF" w:rsidP="009B6BE3">
+      <w:pPr>
+        <w:spacing w:before="200" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF4553">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Instructions: </w:t>
       </w:r>
-      <w:r w:rsidR="008C0D17">
+      <w:r w:rsidR="008C0D17" w:rsidRPr="00FB0DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FB0DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">his form </w:t>
       </w:r>
-      <w:r w:rsidR="008C0D17">
+      <w:r w:rsidR="008C0D17" w:rsidRPr="00FB0DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>should be completed and included</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00FB0DFB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="008C0D17">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> with any </w:t>
+      </w:r>
+      <w:r w:rsidR="00123CCE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>electronic</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC275D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00811CD7" w:rsidRPr="00FB0DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">document </w:t>
+      </w:r>
+      <w:r w:rsidR="00811CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>submitted</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D668EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on CD </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to the</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB0DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Response and Remediation P</w:t>
+      </w:r>
+      <w:r w:rsidR="008C0D17" w:rsidRPr="00FB0DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rogram</w:t>
       </w:r>
-      <w:r w:rsidR="00A550F1">
+      <w:r w:rsidR="00D668EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="008C0D17">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC275D" w:rsidRPr="003D55B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>NOTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC275D" w:rsidRPr="003D55B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00286FED">
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="0007390E" w:rsidRPr="006B413C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00E51F9D">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC275D" w:rsidRPr="006B413C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00286FED">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are no longer accepting physical copies of Brownfield and Voluntary Remediation Program submittals</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61239" w:rsidRPr="006B413C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00536A07">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; see attached </w:t>
+      </w:r>
+      <w:r w:rsidR="0007390E" w:rsidRPr="006B413C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B16D5F">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GEOS submittal </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61239" w:rsidRPr="006B413C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="007F6E9F">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>instructions.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC275D" w:rsidRPr="006B413C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B16D5F">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In addition, physical copies of HSRA Release Notifications are no longer required.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC275D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00A550F1">
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC275D" w:rsidRPr="006B413C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00A550F1" w:rsidRPr="00A550F1">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you are unsure of how or where to submit your document, please contact your </w:t>
+      </w:r>
+      <w:r w:rsidR="00811CD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00A550F1">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC275D" w:rsidRPr="006B413C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00A550F1" w:rsidRPr="00A550F1">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> officer</w:t>
+      </w:r>
+      <w:r w:rsidR="00811CD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00A550F1">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or project manager</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC275D" w:rsidRPr="006B413C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="22"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9535" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2178"/>
-        <w:gridCol w:w="7398"/>
+        <w:gridCol w:w="2245"/>
+        <w:gridCol w:w="7290"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00781D8C" w:rsidTr="00A3207E">
+      <w:tr w:rsidR="00781D8C" w:rsidRPr="00CF4553" w14:paraId="03DEBC71" w14:textId="77777777" w:rsidTr="009B6BE3">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:tcW w:w="2245" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00781D8C" w:rsidRDefault="00781D8C" w:rsidP="008A39C8">
+          <w:p w14:paraId="282CCF5E" w14:textId="2FA49B56" w:rsidR="00781D8C" w:rsidRPr="00B80C95" w:rsidRDefault="00781D8C" w:rsidP="008A39C8">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B80C95">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Name of Document:</w:t>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of </w:t>
+            </w:r>
+            <w:r w:rsidR="00D61239">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B80C95">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ocument:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-964031329"/>
             <w:placeholder>
               <w:docPart w:val="9CD214C9BE2842FBB589752D594C6125"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
-            <w:bookmarkStart w:id="0" w:name="_GoBack" w:displacedByCustomXml="prev"/>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="7398" w:type="dxa"/>
+                <w:tcW w:w="7290" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00781D8C" w:rsidRDefault="004A54B4" w:rsidP="009C38E9">
+              <w:p w14:paraId="5A1C1F04" w14:textId="77777777" w:rsidR="00781D8C" w:rsidRPr="00AA33AA" w:rsidRDefault="004A54B4" w:rsidP="009C38E9">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00536A07">
-[...70 lines deleted...]
-                <w:r w:rsidRPr="00536A07">
+                <w:r w:rsidRPr="00AA33AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00781D8C" w:rsidTr="00A3207E">
+      <w:tr w:rsidR="00781D8C" w:rsidRPr="00CF4553" w14:paraId="3A3413B1" w14:textId="77777777" w:rsidTr="009B6BE3">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:tcW w:w="2245" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00781D8C" w:rsidRDefault="00781D8C" w:rsidP="008A39C8">
+          <w:p w14:paraId="12EFE251" w14:textId="77777777" w:rsidR="00781D8C" w:rsidRPr="00AA33AA" w:rsidRDefault="00781D8C" w:rsidP="008A39C8">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AA33AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t>Site Name:</w:t>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date of Document:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
-            <w:id w:val="-619613664"/>
+            <w:id w:val="2086803575"/>
             <w:placeholder>
-              <w:docPart w:val="5A260023C6BC484E8EC6222125B8EB39"/>
+              <w:docPart w:val="6F2C41D77167416FB2F645A23D405DAF"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="7398" w:type="dxa"/>
+                <w:tcW w:w="7290" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00781D8C" w:rsidRDefault="00B550B5" w:rsidP="00B550B5">
+              <w:p w14:paraId="17C9F7CC" w14:textId="77777777" w:rsidR="00781D8C" w:rsidRPr="00AA33AA" w:rsidRDefault="00B550B5" w:rsidP="00B550B5">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00536A07">
+                <w:r w:rsidRPr="00AA33AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00781D8C" w:rsidTr="00A3207E">
+      <w:tr w:rsidR="00781D8C" w:rsidRPr="00CF4553" w14:paraId="664C523C" w14:textId="77777777" w:rsidTr="009B6BE3">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:hRule="exact" w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:tcW w:w="2245" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00781D8C" w:rsidRDefault="00781D8C" w:rsidP="008A39C8">
+          <w:p w14:paraId="7AE44B2F" w14:textId="77777777" w:rsidR="00781D8C" w:rsidRPr="00AA33AA" w:rsidRDefault="00781D8C" w:rsidP="008A39C8">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AA33AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Site Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-619613664"/>
+            <w:placeholder>
+              <w:docPart w:val="5A260023C6BC484E8EC6222125B8EB39"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="7290" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="23253AC5" w14:textId="77777777" w:rsidR="00781D8C" w:rsidRPr="00AA33AA" w:rsidRDefault="00B550B5" w:rsidP="00B550B5">
+                <w:pPr>
+                  <w:spacing w:before="120" w:after="120"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00AA33AA">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:color w:val="FF0000"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>Click here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00781D8C" w:rsidRPr="00CF4553" w14:paraId="0AFA5E49" w14:textId="77777777" w:rsidTr="009B6BE3">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2245" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18FBAA41" w14:textId="77777777" w:rsidR="00781D8C" w:rsidRPr="00AA33AA" w:rsidRDefault="00781D8C" w:rsidP="008A39C8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA33AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Site ID Number</w:t>
+            </w:r>
+            <w:r w:rsidR="008A39C8" w:rsidRPr="00AA33AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-2101251809"/>
             <w:placeholder>
               <w:docPart w:val="F48582AF1263484E92F963EE7E60B4E3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="7398" w:type="dxa"/>
+                <w:tcW w:w="7290" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00781D8C" w:rsidRDefault="008C68FC" w:rsidP="008C68FC">
+              <w:p w14:paraId="09BF4D05" w14:textId="77777777" w:rsidR="00781D8C" w:rsidRPr="00AA33AA" w:rsidRDefault="008C68FC" w:rsidP="008C68FC">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00AA33AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click here to enter text. Enter “NA” if not applicable.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00781D8C" w:rsidRPr="00B16D5F" w:rsidRDefault="00781D8C" w:rsidP="008D4B32">
+    <w:p w14:paraId="41FFC31A" w14:textId="77777777" w:rsidR="00781D8C" w:rsidRPr="009B6BE3" w:rsidRDefault="00781D8C" w:rsidP="008D4B32">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9535" w:type="dxa"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="478"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="4158"/>
+        <w:gridCol w:w="477"/>
+        <w:gridCol w:w="1132"/>
+        <w:gridCol w:w="7926"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E13E27" w:rsidTr="00A67BA4">
+      <w:tr w:rsidR="00E13E27" w:rsidRPr="00CF4553" w14:paraId="0EBE5B27" w14:textId="77777777" w:rsidTr="009B6BE3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9576" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="9535" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E13E27" w:rsidRDefault="00E13E27" w:rsidP="00761722">
+          <w:p w14:paraId="0BEC9936" w14:textId="37D4F894" w:rsidR="00E13E27" w:rsidRPr="00AA33AA" w:rsidRDefault="00E13E27" w:rsidP="00DC55FE">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AA33AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Document Submittal Checklist.  Please certify that the submittal includes the following by checking each box as appropriate.  Items 1 – 3 should be checked / included / certified for each submittal:     </w:t>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Document Submittal Checklist.  Please certify that the submittal includes the following by checking each box as appropriate.  </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE2A6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Item</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA33AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3 should be checked / included / certified for each </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE2A6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CD </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA33AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>submittal</w:t>
+            </w:r>
+            <w:r w:rsidR="0016258A" w:rsidRPr="00AA33AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E13E27" w:rsidTr="00A3207E">
+      <w:tr w:rsidR="00E13E27" w:rsidRPr="00CF4553" w14:paraId="55132EAF" w14:textId="77777777" w:rsidTr="009B6BE3">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-874848508"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="478" w:type="dxa"/>
+                <w:tcW w:w="477" w:type="dxa"/>
                 <w:tcBorders>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00E13E27" w:rsidRDefault="00BC1BBF" w:rsidP="00605C65">
+              <w:p w14:paraId="37BB92ED" w14:textId="4F63C1AC" w:rsidR="00E13E27" w:rsidRPr="00AA33AA" w:rsidRDefault="00934DCE" w:rsidP="00605C65">
                 <w:pPr>
                   <w:spacing w:before="50"/>
                   <w:jc w:val="right"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9098" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="9058" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E13E27" w:rsidRPr="00761722" w:rsidRDefault="00E13E27" w:rsidP="00456DDF">
+          <w:p w14:paraId="32006AEF" w14:textId="1F65BEAC" w:rsidR="00E13E27" w:rsidRPr="00CC0C9A" w:rsidRDefault="00E13E27" w:rsidP="00B9377F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="332"/>
               </w:tabs>
-              <w:ind w:left="332" w:hanging="332"/>
+              <w:ind w:left="331" w:hanging="331"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00761722">
+            <w:r w:rsidRPr="00AA33AA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00456DDF">
+            <w:r w:rsidR="00456DDF" w:rsidRPr="00AA33AA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00456DDF">
+            <w:r w:rsidR="00456DDF" w:rsidRPr="00AA33AA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00761722">
-[...6 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidR="00E63284" w:rsidRPr="00B80C95">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> For </w:t>
+            </w:r>
+            <w:r w:rsidR="00E63284" w:rsidRPr="006B413C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>HSI sites</w:t>
+            </w:r>
+            <w:r w:rsidR="00E63284" w:rsidRPr="00B80C95">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00E42C8C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">email the document as a single, searchable Portable Document Format (PDF) file to the compliance officer </w:t>
+            </w:r>
+            <w:r w:rsidR="00E42C8C" w:rsidRPr="007A4BF4">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidR="00E42C8C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> unit manager for the site.  Alternately, a </w:t>
+            </w:r>
+            <w:r w:rsidR="00E63284" w:rsidRPr="00B80C95">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">compact disc (CD), </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_Hlk66982272"/>
+            <w:r w:rsidR="00E63284" w:rsidRPr="00B80C95">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">containing an electronic copy of the document as a single, searchable, PDF </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00E63284" w:rsidRPr="00B80C95">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>file</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00E42C8C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> can be mailed to our office.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E13E27" w:rsidTr="00605C65">
+      <w:tr w:rsidR="00E13E27" w:rsidRPr="00CF4553" w14:paraId="1B9C6066" w14:textId="77777777" w:rsidTr="009B6BE3">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-460348257"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="478" w:type="dxa"/>
+                <w:tcW w:w="477" w:type="dxa"/>
                 <w:tcBorders>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00E13E27" w:rsidRDefault="00605C65" w:rsidP="00605C65">
+              <w:p w14:paraId="5BF2E3F0" w14:textId="77777777" w:rsidR="00E13E27" w:rsidRPr="00AA33AA" w:rsidRDefault="00605C65" w:rsidP="00605C65">
                 <w:pPr>
                   <w:spacing w:before="50"/>
                   <w:jc w:val="right"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00AA33AA">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9098" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="9058" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E13E27" w:rsidRDefault="000538ED" w:rsidP="00456DDF">
+          <w:p w14:paraId="101F4B67" w14:textId="3906FB4E" w:rsidR="00194F54" w:rsidRPr="00194F54" w:rsidRDefault="000538ED" w:rsidP="00E63284">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="332"/>
               </w:tabs>
-              <w:ind w:left="332" w:hanging="332"/>
+              <w:ind w:left="332" w:hanging="362"/>
               <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AA33AA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
-            <w:r w:rsidR="00456DDF">
+            <w:r w:rsidR="00456DDF" w:rsidRPr="00AA33AA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="001144B9">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> if applicable.</w:t>
+            <w:r w:rsidR="00E63284" w:rsidRPr="00E63284">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For </w:t>
+            </w:r>
+            <w:r w:rsidR="00E63284" w:rsidRPr="006B413C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Release Notifications</w:t>
+            </w:r>
+            <w:r w:rsidR="00E63284" w:rsidRPr="00E63284">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, email the document to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidR="00E42C8C" w:rsidRPr="00443848">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="Arial"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>Response.Remediation@dnr.ga.gov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00E42C8C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE2A6B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE508F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(preferred) </w:t>
+            </w:r>
+            <w:r w:rsidR="00E63284" w:rsidRPr="00E63284">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or submit </w:t>
+            </w:r>
+            <w:r w:rsidR="00E63284" w:rsidRPr="00AC275D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>one</w:t>
+            </w:r>
+            <w:r w:rsidR="00E63284" w:rsidRPr="00E63284">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CD to </w:t>
+            </w:r>
+            <w:r w:rsidR="00E63284" w:rsidRPr="00AE2A6B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>EPD</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE2A6B" w:rsidRPr="007221FF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00887C97" w:rsidRPr="00AE508F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00887C97" w:rsidRPr="007221FF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>NOTE:  DO NOT PASSWORD PROTECT THE PDFs</w:t>
+            </w:r>
+            <w:r w:rsidR="00887C97" w:rsidRPr="007221FF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E13E27" w:rsidTr="00A3207E">
-[...31 lines deleted...]
-                <w:r>
+      <w:tr w:rsidR="00E13E27" w:rsidRPr="00CF4553" w14:paraId="367EC905" w14:textId="77777777" w:rsidTr="009B6BE3">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="477" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="592AE273" w14:textId="4806ADDB" w:rsidR="00E13E27" w:rsidRPr="00AA33AA" w:rsidRDefault="00D37A37" w:rsidP="00605C65">
+            <w:pPr>
+              <w:spacing w:before="50"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="649484633"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00F4332B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
-              </w:p>
-[...2 lines deleted...]
-        </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9098" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="9058" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E13E27" w:rsidRDefault="00456DDF" w:rsidP="00456DDF">
+          <w:p w14:paraId="5D3E34DC" w14:textId="753C46DF" w:rsidR="00187076" w:rsidRPr="00F4332B" w:rsidRDefault="00456DDF" w:rsidP="00DC55FE">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
-                <w:tab w:val="left" w:pos="332"/>
+                <w:tab w:val="left" w:pos="330"/>
               </w:tabs>
-              <w:ind w:left="332" w:hanging="332"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="331" w:hanging="331"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">, and identical to the paper copy except as described in Item 4 below. </w:t>
+            <w:r w:rsidRPr="00B9377F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA33AA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B9377F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE2A6B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00123CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If submitting a </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC275D" w:rsidRPr="00E324AB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CD</w:t>
+            </w:r>
+            <w:r w:rsidR="00E63284" w:rsidRPr="00E63284">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cop</w:t>
+            </w:r>
+            <w:r w:rsidR="00123CCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">y, they should be </w:t>
+            </w:r>
+            <w:r w:rsidR="00E63284" w:rsidRPr="00E63284">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>virus free.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F21A47">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E63284" w:rsidRPr="00E63284">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CDs should be labeled at a minimum with the following: 1) Name of Document, 2) Date of Document, 3) Site Name, and 4) Site Number (if applicable).  </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="_Hlk66982384"/>
+            <w:r w:rsidR="00E63284" w:rsidRPr="00E63284">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Any scanned images should have a resolution of at least 300 dpi and should be in color if applicable</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r w:rsidR="00E63284" w:rsidRPr="00E63284">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E13E27" w:rsidTr="00A3207E">
+      <w:tr w:rsidR="00E13E27" w:rsidRPr="00CF4553" w14:paraId="27FCA486" w14:textId="77777777" w:rsidTr="009B6BE3">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1168910348"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="478" w:type="dxa"/>
+                <w:tcW w:w="477" w:type="dxa"/>
                 <w:tcBorders>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00E13E27" w:rsidRDefault="00605C65" w:rsidP="00EC53E4">
+              <w:p w14:paraId="38F28A47" w14:textId="65B44CE8" w:rsidR="00E13E27" w:rsidRPr="00AA33AA" w:rsidRDefault="00C02D88" w:rsidP="00EC53E4">
                 <w:pPr>
                   <w:spacing w:before="50"/>
                   <w:jc w:val="right"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9098" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="9058" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E13E27" w:rsidRDefault="00456DDF" w:rsidP="00456DDF">
+          <w:p w14:paraId="4BAF87E1" w14:textId="5CB0224C" w:rsidR="00B80C95" w:rsidRPr="00F65443" w:rsidRDefault="00D61239" w:rsidP="00DC55FE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="332"/>
               </w:tabs>
               <w:ind w:left="332" w:hanging="332"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">4. </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00456DDF" w:rsidRPr="00AA33AA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00AE2A6B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00456DDF" w:rsidRPr="00AA33AA">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00E13E27">
-              <w:t xml:space="preserve">(Optional) To reduce the size of the paper copy, certain voluminous information has been omitted from the paper copy and is included only with the electronic copies:   </w:t>
+            <w:r w:rsidR="00811CD7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For large file submissions that cannot be emailed successfully, you can provide a download link to the compliance officer or submit a CD as explained above.  Please coordinate with </w:t>
+            </w:r>
+            <w:r w:rsidR="008431AC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">your </w:t>
+            </w:r>
+            <w:r w:rsidR="00811CD7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">compliance </w:t>
+            </w:r>
+            <w:r w:rsidR="008431AC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">officer </w:t>
+            </w:r>
+            <w:r w:rsidR="00811CD7">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ahead of the submittal.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E13E27" w:rsidTr="00CF2EA7">
+      <w:tr w:rsidR="00BC1BBF" w:rsidRPr="00CF4553" w14:paraId="0B02DA32" w14:textId="77777777" w:rsidTr="00811CD7">
+        <w:trPr>
+          <w:trHeight w:val="80"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="478" w:type="dxa"/>
+            <w:tcW w:w="477" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E13E27" w:rsidRDefault="00E13E27" w:rsidP="00A3207E">
+          <w:p w14:paraId="28784B66" w14:textId="77777777" w:rsidR="00BC1BBF" w:rsidRPr="00AA33AA" w:rsidRDefault="00BC1BBF" w:rsidP="00A3207E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...43 lines deleted...]
-        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2790" w:type="dxa"/>
+            <w:tcW w:w="1132" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00E13E27" w:rsidRDefault="00E13E27" w:rsidP="00605C65">
+          <w:p w14:paraId="29F14413" w14:textId="10DE3AA6" w:rsidR="00BC1BBF" w:rsidRPr="00AA33AA" w:rsidRDefault="00BC1BBF" w:rsidP="00605C65">
             <w:pPr>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="50"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
-              </w:rPr>
-[...97 lines deleted...]
-                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...43 lines deleted...]
-        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7938" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7926" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BC1BBF" w:rsidRDefault="00BC1BBF" w:rsidP="00D67ACC">
+          <w:p w14:paraId="27CD5356" w14:textId="47B1F3AE" w:rsidR="00BC1BBF" w:rsidRPr="00AA33AA" w:rsidRDefault="00BC1BBF" w:rsidP="00187076">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2955"/>
+                <w:tab w:val="left" w:pos="3315"/>
+                <w:tab w:val="left" w:pos="3960"/>
+                <w:tab w:val="left" w:pos="4455"/>
+              </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...41 lines deleted...]
-            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008D4B32" w:rsidRPr="00B16D5F" w:rsidRDefault="008D4B32" w:rsidP="00990418">
+    <w:p w14:paraId="07795C60" w14:textId="77777777" w:rsidR="008D4B32" w:rsidRPr="009B6BE3" w:rsidRDefault="008D4B32" w:rsidP="00990418">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1818"/>
         <w:gridCol w:w="4050"/>
         <w:gridCol w:w="3708"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00990418" w:rsidTr="00216318">
+      <w:tr w:rsidR="00990418" w:rsidRPr="00CF4553" w14:paraId="351408CC" w14:textId="77777777" w:rsidTr="00747224">
+        <w:trPr>
+          <w:trHeight w:val="480"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5868" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00990418" w:rsidRDefault="00990418" w:rsidP="00990418">
+          <w:p w14:paraId="55D988CB" w14:textId="77777777" w:rsidR="00990418" w:rsidRPr="00747224" w:rsidRDefault="00990418" w:rsidP="00DC55FE">
             <w:pPr>
-              <w:spacing w:before="120"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00990418">
+            <w:r w:rsidRPr="00747224">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>I certify that the information I am submitting is, to the best of my knowledge and belief, true, accurate, and complete.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990418" w:rsidRDefault="00990418" w:rsidP="00990418">
+          <w:p w14:paraId="1561BD40" w14:textId="77777777" w:rsidR="00990418" w:rsidRPr="00AA33AA" w:rsidRDefault="00990418" w:rsidP="00747224">
             <w:pPr>
-              <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AA33AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Receipt Date</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00990418" w:rsidRDefault="00990418" w:rsidP="00990418">
+          <w:p w14:paraId="61A5EA22" w14:textId="77777777" w:rsidR="00990418" w:rsidRPr="00F65443" w:rsidRDefault="00990418" w:rsidP="00747224">
             <w:pPr>
-              <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00990418">
+            <w:r w:rsidRPr="00F65443">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(for EPD use only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990418" w:rsidTr="00A009CF">
+      <w:tr w:rsidR="00990418" w:rsidRPr="00CF4553" w14:paraId="5245BC2D" w14:textId="77777777" w:rsidTr="00747224">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:hRule="exact" w:val="337"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00990418" w:rsidRDefault="00990418" w:rsidP="00990418">
+          <w:p w14:paraId="5CA249E8" w14:textId="77777777" w:rsidR="00990418" w:rsidRPr="00AA33AA" w:rsidRDefault="00990418" w:rsidP="00990418">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AA33AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00990418" w:rsidRDefault="00990418" w:rsidP="00216318">
+          <w:p w14:paraId="58FA3447" w14:textId="77777777" w:rsidR="00990418" w:rsidRPr="00AA33AA" w:rsidRDefault="00990418" w:rsidP="00216318">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990418" w:rsidRDefault="00990418" w:rsidP="008C0D17">
+          <w:p w14:paraId="11B47052" w14:textId="77777777" w:rsidR="00990418" w:rsidRPr="00F65443" w:rsidRDefault="00990418" w:rsidP="008C0D17">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990418" w:rsidTr="00A009CF">
+      <w:tr w:rsidR="00990418" w:rsidRPr="00CF4553" w14:paraId="257489A5" w14:textId="77777777" w:rsidTr="00ED1465">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:hRule="exact" w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00990418" w:rsidRDefault="00CD7FB7" w:rsidP="00990418">
+          <w:p w14:paraId="5850E1A3" w14:textId="77777777" w:rsidR="00990418" w:rsidRPr="00AA33AA" w:rsidRDefault="00CD7FB7" w:rsidP="00990418">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AA33AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name (p</w:t>
             </w:r>
-            <w:r w:rsidR="00990418">
+            <w:r w:rsidR="00990418" w:rsidRPr="00AA33AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">rinted): </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="50356533"/>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4050" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00990418" w:rsidRDefault="00216318" w:rsidP="00216318">
+              <w:p w14:paraId="31ED1B82" w14:textId="53B766E5" w:rsidR="00990418" w:rsidRPr="00AA33AA" w:rsidRDefault="00216318" w:rsidP="00216318">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00536A07">
+                <w:r w:rsidRPr="00AA33AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990418" w:rsidRDefault="00990418" w:rsidP="008C0D17">
+          <w:p w14:paraId="70451647" w14:textId="77777777" w:rsidR="00990418" w:rsidRPr="00AA33AA" w:rsidRDefault="00990418" w:rsidP="008C0D17">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990418" w:rsidTr="00A009CF">
+      <w:tr w:rsidR="00990418" w:rsidRPr="00CF4553" w14:paraId="6581755D" w14:textId="77777777" w:rsidTr="00ED1465">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:hRule="exact" w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00990418" w:rsidRDefault="00990418" w:rsidP="00990418">
+          <w:p w14:paraId="02D14F7E" w14:textId="77777777" w:rsidR="00990418" w:rsidRPr="00AA33AA" w:rsidRDefault="00990418" w:rsidP="00990418">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AA33AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Date: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-941988969"/>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="M/d/yyyy"/>
               <w:lid w:val="en-US"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4050" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00990418" w:rsidRDefault="00216318" w:rsidP="00216318">
+              <w:p w14:paraId="32E3525E" w14:textId="075789DC" w:rsidR="00990418" w:rsidRPr="00AA33AA" w:rsidRDefault="00216318" w:rsidP="00216318">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00536A07">
+                <w:r w:rsidRPr="00AA33AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990418" w:rsidRDefault="00990418" w:rsidP="008C0D17">
+          <w:p w14:paraId="55DB9F77" w14:textId="77777777" w:rsidR="00990418" w:rsidRPr="00AA33AA" w:rsidRDefault="00990418" w:rsidP="008C0D17">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004267E6" w:rsidTr="00A009CF">
+      <w:tr w:rsidR="004267E6" w:rsidRPr="00CF4553" w14:paraId="32CCB1A2" w14:textId="77777777" w:rsidTr="00ED1465">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:hRule="exact" w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004267E6" w:rsidRDefault="004267E6" w:rsidP="00990418">
+          <w:p w14:paraId="32806886" w14:textId="77777777" w:rsidR="004267E6" w:rsidRPr="00AA33AA" w:rsidRDefault="004267E6" w:rsidP="00990418">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AA33AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organization:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1873809062"/>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4050" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="004267E6" w:rsidRDefault="004267E6" w:rsidP="00216318">
+              <w:p w14:paraId="03369A33" w14:textId="75114BB9" w:rsidR="004267E6" w:rsidRPr="00AA33AA" w:rsidRDefault="004267E6" w:rsidP="00216318">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00536A07">
+                <w:r w:rsidRPr="00AA33AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004267E6" w:rsidRDefault="004267E6" w:rsidP="008C0D17">
+          <w:p w14:paraId="60C64EDF" w14:textId="77777777" w:rsidR="004267E6" w:rsidRPr="00AA33AA" w:rsidRDefault="004267E6" w:rsidP="008C0D17">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990418" w:rsidTr="00A009CF">
+      <w:tr w:rsidR="00990418" w:rsidRPr="00CF4553" w14:paraId="77705F18" w14:textId="77777777" w:rsidTr="00ED1465">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:hRule="exact" w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00990418" w:rsidRDefault="00990418" w:rsidP="00990418">
+          <w:p w14:paraId="71C75E8D" w14:textId="77777777" w:rsidR="00990418" w:rsidRPr="00AA33AA" w:rsidRDefault="00990418" w:rsidP="00990418">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AA33AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Phone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-60251748"/>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4050" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00990418" w:rsidRDefault="00216318" w:rsidP="00216318">
+              <w:p w14:paraId="08834B1A" w14:textId="4C517344" w:rsidR="00990418" w:rsidRPr="00AA33AA" w:rsidRDefault="00216318" w:rsidP="00216318">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00536A07">
+                <w:r w:rsidRPr="00AA33AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990418" w:rsidRDefault="00990418" w:rsidP="008C0D17">
+          <w:p w14:paraId="2FE4CBEF" w14:textId="77777777" w:rsidR="00990418" w:rsidRPr="00AA33AA" w:rsidRDefault="00990418" w:rsidP="00B80C95">
             <w:pPr>
               <w:spacing w:before="240"/>
-              <w:jc w:val="both"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00990418" w:rsidTr="00A009CF">
+      <w:tr w:rsidR="00990418" w:rsidRPr="00CF4553" w14:paraId="1F8DC35A" w14:textId="77777777" w:rsidTr="00ED1465">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="504"/>
+          <w:trHeight w:hRule="exact" w:val="389"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1818" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00990418" w:rsidRDefault="00990418" w:rsidP="00990418">
+          <w:p w14:paraId="2CFD22AB" w14:textId="77777777" w:rsidR="00990418" w:rsidRPr="00AA33AA" w:rsidRDefault="00990418" w:rsidP="00990418">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00AA33AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1360389815"/>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4050" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00990418" w:rsidRDefault="00216318" w:rsidP="00216318">
+              <w:p w14:paraId="0627B2D8" w14:textId="4ED4CF95" w:rsidR="00990418" w:rsidRPr="00AA33AA" w:rsidRDefault="00216318" w:rsidP="00216318">
                 <w:pPr>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00536A07">
+                <w:r w:rsidRPr="00AA33AA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="FF0000"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3708" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00990418" w:rsidRDefault="00990418" w:rsidP="008C0D17">
+          <w:p w14:paraId="3C04CF34" w14:textId="77777777" w:rsidR="00990418" w:rsidRPr="00AA33AA" w:rsidRDefault="00990418" w:rsidP="008C0D17">
             <w:pPr>
               <w:spacing w:before="240"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B16D5F" w:rsidRPr="006B67A2" w:rsidRDefault="00B16D5F" w:rsidP="00F90971">
-[...4 lines deleted...]
-          <w:szCs w:val="2"/>
+    <w:p w14:paraId="4464B708" w14:textId="77777777" w:rsidR="009B6BE3" w:rsidRDefault="009B6BE3" w:rsidP="005434E1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B16D5F" w:rsidRPr="006B67A2" w:rsidSect="00535C81">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId10"/>
+    <w:p w14:paraId="58376ACE" w14:textId="3AF484A4" w:rsidR="00747224" w:rsidRPr="006B413C" w:rsidRDefault="00DE3217" w:rsidP="00EC47E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B413C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Brownfield and VRP </w:t>
+      </w:r>
+      <w:r w:rsidR="00F21A47" w:rsidRPr="006B413C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>electronic submittal</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76582" w:rsidRPr="006B413C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> instructions for GEOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DC92B0B" w14:textId="77777777" w:rsidR="005434E1" w:rsidRPr="001F1FDC" w:rsidRDefault="005434E1" w:rsidP="00EC47E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FA2D570" w14:textId="32A45F5C" w:rsidR="00A76582" w:rsidRPr="00EC47E0" w:rsidRDefault="00BA08BA" w:rsidP="00EC47E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Georgia EPD Online System </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1FDC">
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="001F1FDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>GEOS</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001F1FDC">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3217" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is a web-based portal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for document submittal </w:t>
+      </w:r>
+      <w:r w:rsidR="00A76582" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that can be accessed by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3217" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>public</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1FDC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> here: </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk66985303"/>
+      <w:r w:rsidR="001F1FDC" w:rsidRPr="00EC47E0">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="001F1FDC" w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://geos.epd.georgia.gov/GA/GEOS/Public/GovEnt/Shared/Pages/Main/Login.aspx" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="001F1FDC" w:rsidRPr="00EC47E0">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="001F1FDC" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>https://geos.epd.georgia.gov/GA/GEOS/Public/GovEnt/Shared/Pages/Main/Login.aspx</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1FDC" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="001F1FDC" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1FDC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE3217" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Instruct</w:t>
+      </w:r>
+      <w:r w:rsidR="00747224" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ions on how to create accounts</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1FDC" w:rsidRPr="005434E1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001F1FDC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">link to a facility, </w:t>
+      </w:r>
+      <w:r w:rsidR="001F1FDC" w:rsidRPr="005434E1">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">upload documents, </w:t>
+      </w:r>
+      <w:r w:rsidR="001F1FDC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>and more</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0040666A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can be found via </w:t>
+      </w:r>
+      <w:r w:rsidR="001F1FDC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="001F1FDC" w:rsidRPr="001F1FDC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>training link</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001F1FDC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the bottom</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1FDC" w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F1FDC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>of the GEOS page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A09CFD" w14:textId="77777777" w:rsidR="00A76582" w:rsidRPr="00EC47E0" w:rsidRDefault="00A76582" w:rsidP="00EC47E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6837FBB2" w14:textId="641ED74C" w:rsidR="00A76582" w:rsidRPr="001F1FDC" w:rsidRDefault="00BA08BA" w:rsidP="00EC47E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5032F" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ll Brownfield and Voluntary Remediation Program (VRP) </w:t>
+      </w:r>
+      <w:r w:rsidR="00185A37" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>document</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5032F" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="005434E1" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5032F" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be submitted </w:t>
+      </w:r>
+      <w:r w:rsidR="00A76582" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">electronically </w:t>
+      </w:r>
+      <w:r w:rsidR="00740FCC" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">via GEOS </w:t>
+      </w:r>
+      <w:r w:rsidR="00A76582" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">except for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00747224" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>following documents</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76582" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, which</w:t>
+      </w:r>
+      <w:r w:rsidR="00747224" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should </w:t>
+      </w:r>
+      <w:r w:rsidR="00747224" w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NEVER</w:t>
+      </w:r>
+      <w:r w:rsidR="00747224" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be uploaded via GEOS</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5032F" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00747224" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F6710C" w14:textId="1A3EAB2F" w:rsidR="00A76582" w:rsidRPr="0025652A" w:rsidRDefault="00747224" w:rsidP="0025652A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="20" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025652A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Draft </w:t>
+      </w:r>
+      <w:r w:rsidR="00A76582" w:rsidRPr="0025652A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Documents –</w:t>
+      </w:r>
+      <w:r w:rsidR="003D55B1" w:rsidRPr="0025652A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5032F" w:rsidRPr="0025652A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>submit via email</w:t>
+      </w:r>
+      <w:r w:rsidR="003D55B1" w:rsidRPr="0025652A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. Examples include env</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7879">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003D55B1" w:rsidRPr="0025652A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> covenants and monitoring and maintenance plans </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0CC968" w14:textId="07B5219E" w:rsidR="00A76582" w:rsidRPr="0025652A" w:rsidRDefault="00B5032F" w:rsidP="0025652A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="20" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025652A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Executed </w:t>
+      </w:r>
+      <w:r w:rsidR="00747224" w:rsidRPr="0025652A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Consent Orders</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025652A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="003D55B1" w:rsidRPr="0025652A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Executed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0025652A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Environmental Covenants – submit via hard copy original</w:t>
+      </w:r>
+      <w:r w:rsidR="00A76582" w:rsidRPr="0025652A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B4790D" w14:textId="4AD76A29" w:rsidR="00A76582" w:rsidRPr="0025652A" w:rsidRDefault="00747224" w:rsidP="0025652A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="20" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025652A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cost Certifications</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5032F" w:rsidRPr="0025652A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – submit via email</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2324E729" w14:textId="09104802" w:rsidR="00747224" w:rsidRPr="00EC47E0" w:rsidRDefault="00747224" w:rsidP="00EC47E0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="20" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0025652A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Financial Assurance </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5032F" w:rsidRPr="0025652A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>– submit via hard copy original</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A7201C" w14:textId="77777777" w:rsidR="000B3828" w:rsidRPr="00EC47E0" w:rsidRDefault="000B3828" w:rsidP="0025652A">
+      <w:pPr>
+        <w:spacing w:before="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10515" w:type="dxa"/>
+        <w:tblInd w:w="-80" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10515"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000B3828" w:rsidRPr="00EC47E0" w14:paraId="3BD089F1" w14:textId="77777777" w:rsidTr="000C7879">
+        <w:trPr>
+          <w:trHeight w:val="1169"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="781AEBAF" w14:textId="04B5E1D6" w:rsidR="000B3828" w:rsidRPr="00EC47E0" w:rsidRDefault="000B3828" w:rsidP="00EC47E0">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:ind w:left="75"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0025652A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If you are unsure of how or where to submit your document, please contact your project officer.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F1FDC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F1FDC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>All documents submitted in GEOS and retained in EPD’s internal document management system are subject to Georgia Open Records Act requests.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F1FDC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F53340">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This may include submittals that have been rejected. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC47E0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If there is sensitive information in a document that should not be made public, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC47E0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DO NOT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC47E0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> upload the document</w:t>
+            </w:r>
+            <w:r w:rsidR="00112E5C" w:rsidRPr="00EC47E0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to GEOS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC47E0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, but contact your EPD </w:t>
+            </w:r>
+            <w:r w:rsidR="000C7879">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>POC.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EC47E0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6B392BEB" w14:textId="77777777" w:rsidR="005B4B63" w:rsidRPr="00EC47E0" w:rsidRDefault="005B4B63" w:rsidP="00EC47E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7105B173" w14:textId="4139D2BA" w:rsidR="00747224" w:rsidRPr="001F1FDC" w:rsidRDefault="00747224" w:rsidP="00EC47E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brownfie</w:t>
+      </w:r>
+      <w:r w:rsidR="005434E1" w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ld</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3828" w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B3828" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Program </w:t>
+      </w:r>
+      <w:r w:rsidR="00560C39" w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submittal </w:t>
+      </w:r>
+      <w:r w:rsidR="005B4B63" w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Options in GEOS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723195A2" w14:textId="4AD6D622" w:rsidR="00747224" w:rsidRPr="00EC47E0" w:rsidRDefault="000C7879" w:rsidP="00F53340">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="2" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="601A6957" wp14:editId="323F4536">
+            <wp:extent cx="4513752" cy="1409700"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4562773" cy="1425010"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560E20BF" w14:textId="61CED8A4" w:rsidR="000A0453" w:rsidRPr="00EC47E0" w:rsidRDefault="007A2CD6" w:rsidP="001F1FDC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="20" w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Brownfield Application (PPCAP or PPCSR)</w:t>
+      </w:r>
+      <w:r w:rsidR="000A0453" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: For applications that are submitted as a </w:t>
+      </w:r>
+      <w:r w:rsidR="005B4B63" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prospective purchaser </w:t>
+      </w:r>
+      <w:r w:rsidR="000A0453" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">corrective action plan </w:t>
+      </w:r>
+      <w:r w:rsidR="005B4B63" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(PPCAP) </w:t>
+      </w:r>
+      <w:r w:rsidR="000A0453" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or a </w:t>
+      </w:r>
+      <w:r w:rsidR="005B4B63" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prospective purchaser </w:t>
+      </w:r>
+      <w:r w:rsidR="000A0453" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>compliance status report</w:t>
+      </w:r>
+      <w:r w:rsidR="005B4B63" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PPCSR)</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5899" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32EA3184" w14:textId="6C84EF54" w:rsidR="000A0453" w:rsidRPr="001F1FDC" w:rsidRDefault="000A0453" w:rsidP="001F1FDC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="20" w:after="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PPCAP Amendment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Corrective action plan amendments for a previously submitted application</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5899" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33364299" w14:textId="1EC2B2A2" w:rsidR="000A0453" w:rsidRPr="001F1FDC" w:rsidRDefault="000A0453" w:rsidP="001F1FDC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="20" w:after="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PPCSR for Approved PPCAP Application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Compliance status reports for previously approved </w:t>
+      </w:r>
+      <w:r w:rsidR="005B4B63" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>PPCAPS</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5899" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4E685F" w14:textId="48AD76B0" w:rsidR="005B4B63" w:rsidRPr="001F1FDC" w:rsidRDefault="000A0453" w:rsidP="001F1FDC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="20" w:after="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Prospective Purchaser Status/Progress Report</w:t>
+      </w:r>
+      <w:r w:rsidR="005B4B63" w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="005B4B63" w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Al</w:t>
+      </w:r>
+      <w:r w:rsidR="00747224" w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l other </w:t>
+      </w:r>
+      <w:r w:rsidR="00D7371C" w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Brownfield </w:t>
+      </w:r>
+      <w:r w:rsidR="00747224" w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">correspondence should be submitted </w:t>
+      </w:r>
+      <w:r w:rsidR="005B4B63" w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>here</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7879">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, EXCEPT Cost Certifications and other items referenced above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289A7E15" w14:textId="77777777" w:rsidR="005434E1" w:rsidRPr="001F1FDC" w:rsidRDefault="005434E1" w:rsidP="00EC47E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="701B10B2" w14:textId="19CA578D" w:rsidR="00747224" w:rsidRPr="00EC47E0" w:rsidRDefault="00747224" w:rsidP="00EC47E0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voluntary Remediation Program</w:t>
+      </w:r>
+      <w:r w:rsidR="000B3828" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F4415" w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submittal </w:t>
+      </w:r>
+      <w:r w:rsidR="005B4B63" w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Options in GEOS:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="595C7D9D" w14:textId="77777777" w:rsidR="00747224" w:rsidRPr="00EC47E0" w:rsidRDefault="00747224" w:rsidP="000C7879">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EB44FD5" wp14:editId="23CEECCC">
+            <wp:extent cx="4408098" cy="1369852"/>
+            <wp:effectExtent l="0" t="0" r="0" b="1905"/>
+            <wp:docPr id="3" name="Picture 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill rotWithShape="1">
+                    <a:blip r:embed="rId15"/>
+                    <a:srcRect l="11890" t="41044" r="49244" b="37484"/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4408098" cy="1369852"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:extLst>
+                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B684BD5" w14:textId="0A6150E8" w:rsidR="00747224" w:rsidRPr="00EC47E0" w:rsidRDefault="00747224" w:rsidP="001F1FDC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="20" w:after="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Voluntary Investigation and Remediation Plan Application</w:t>
+      </w:r>
+      <w:r w:rsidR="0076421F" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: VRP Applications should be submitted here</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5899" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0076421F" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BFE2215" w14:textId="678BBD8E" w:rsidR="0076421F" w:rsidRPr="00EC47E0" w:rsidRDefault="005434E1" w:rsidP="00EC47E0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="20" w:after="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VRP Compliance Status Report</w:t>
+      </w:r>
+      <w:r w:rsidR="0076421F" w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: compliance status reports (CSR) should be submitted here. Contact your project officer if you are ready to submit a CSR and you do not have a dashboard option. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76F3DAFB" w14:textId="40CF930C" w:rsidR="0076421F" w:rsidRPr="00EC47E0" w:rsidRDefault="0076421F" w:rsidP="00EC47E0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="20" w:after="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VRP Progress Report</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC47E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: Progress reports should be submitted here. Contact your project officer if you are ready to submit a progress report and you do not have a dashboard option.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A90122A" w14:textId="4D948D0A" w:rsidR="00B16D5F" w:rsidRPr="00EC47E0" w:rsidRDefault="0076421F" w:rsidP="001F1FDC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="20" w:after="20"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VRP Miscellaneous Correspondence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Submit all other correspondence here. </w:t>
+      </w:r>
+      <w:r w:rsidR="005434E1" w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DO NOT submit a CSR or a Progress Report </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>in this</w:t>
+      </w:r>
+      <w:r w:rsidR="005434E1" w:rsidRPr="001F1FDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> category, it will be rejected.  </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00B16D5F" w:rsidRPr="00EC47E0" w:rsidSect="000C7879">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1022" w:right="1440" w:bottom="504" w:left="1440" w:header="432" w:footer="432" w:gutter="0"/>
+      <w:pgMar w:top="810" w:right="900" w:bottom="720" w:left="990" w:header="187" w:footer="432" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001F36AE" w:rsidRDefault="001F36AE">
+    <w:p w14:paraId="1B6C12D3" w14:textId="77777777" w:rsidR="00D37A37" w:rsidRDefault="00D37A37">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001F36AE" w:rsidRDefault="001F36AE">
+    <w:p w14:paraId="51D154BE" w14:textId="77777777" w:rsidR="00D37A37" w:rsidRDefault="00D37A37">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Trajan Pro">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00B053DF" w:rsidRDefault="00DE58B7" w:rsidP="00535C81">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="547FC382" w14:textId="30B50AE6" w:rsidR="00B053DF" w:rsidRDefault="00DE58B7" w:rsidP="00535C81">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="2730"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>Revised 7/22</w:t>
+      <w:t xml:space="preserve">Revised </w:t>
     </w:r>
-    <w:r w:rsidR="008C0D17">
+    <w:r w:rsidR="00811CD7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>/16</w:t>
+      <w:t>7/22/2026</w:t>
     </w:r>
     <w:r w:rsidR="00B053DF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="006100D6">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00B053DF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>Page 1 of 1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001F36AE" w:rsidRDefault="001F36AE">
+    <w:p w14:paraId="51D1710E" w14:textId="77777777" w:rsidR="00D37A37" w:rsidRDefault="00D37A37">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001F36AE" w:rsidRDefault="001F36AE">
+    <w:p w14:paraId="570F5A3F" w14:textId="77777777" w:rsidR="00D37A37" w:rsidRDefault="00D37A37">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00B053DF" w:rsidRDefault="00DE58B7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7D3DC972" w14:textId="30DEE3CE" w:rsidR="00B053DF" w:rsidRPr="001B116E" w:rsidRDefault="0017343A" w:rsidP="001A0175">
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:ind w:firstLine="1440"/>
+      <w:pStyle w:val="Header"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="22"/>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="22"/>
       </w:rPr>
-      <w:drawing>
-[...70 lines deleted...]
-      </w:drawing>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CF35208" wp14:editId="3D87C0A0">
+              <wp:extent cx="6057900" cy="1220622"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:docPr id="754806384" name="Group 754806384"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                  <wpg:wgp>
+                    <wpg:cNvGrpSpPr/>
+                    <wpg:grpSpPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="6057900" cy="1220622"/>
+                        <a:chOff x="0" y="0"/>
+                        <a:chExt cx="6664326" cy="1343998"/>
+                      </a:xfrm>
+                    </wpg:grpSpPr>
+                    <wps:wsp>
+                      <wps:cNvPr id="434634978" name="Text Box 434634978"/>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeAspect="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="4148764" y="91778"/>
+                          <a:ext cx="2515562" cy="1252220"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                        <a:effectLst/>
+                        <a:extLst>
+                          <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
+                            <ma14:wrappingTextBoxFlag xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns="" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto"/>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2F4A26C2" w14:textId="77777777" w:rsidR="0017343A" w:rsidRPr="00FD1DC8" w:rsidRDefault="0017343A" w:rsidP="0017343A">
+                            <w:pPr>
+                              <w:pBdr>
+                                <w:bottom w:val="single" w:sz="8" w:space="4" w:color="auto"/>
+                              </w:pBdr>
+                              <w:spacing w:after="60"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Trajan Pro" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Trajan Pro" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t>Jeffrey W. Cown,</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00FD1DC8">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Trajan Pro" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="22"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> Director</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="4ABDBE23" w14:textId="77777777" w:rsidR="0017343A" w:rsidRPr="00F0738C" w:rsidRDefault="0017343A" w:rsidP="0017343A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F0738C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                                <w:b/>
+                                <w:sz w:val="20"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>Land Protection Branch</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="6C342080" w14:textId="77777777" w:rsidR="0017343A" w:rsidRPr="00F0738C" w:rsidRDefault="0017343A" w:rsidP="0017343A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F0738C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">2 Martin Luther King, Jr. Drive </w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="26CFBBE6" w14:textId="79B3232D" w:rsidR="0017343A" w:rsidRPr="00F0738C" w:rsidRDefault="0017343A" w:rsidP="0017343A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F0738C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Suite 105</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00E42C8C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>8</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F0738C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>, East Tower</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="0A682187" w14:textId="77777777" w:rsidR="0017343A" w:rsidRPr="00F0738C" w:rsidRDefault="0017343A" w:rsidP="0017343A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F0738C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>Atlanta, Georgia 30334</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="57DAE9A5" w14:textId="77777777" w:rsidR="0017343A" w:rsidRPr="00F0738C" w:rsidRDefault="0017343A" w:rsidP="0017343A">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00F0738C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>404-65</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>7</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00F0738C">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>-</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>8600</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="242228325" name="Picture 242228325"/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3111910" cy="1098755"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                      </pic:spPr>
+                    </pic:pic>
+                  </wpg:wgp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:group w14:anchorId="7CF35208" id="Group 754806384" o:spid="_x0000_s1026" style="width:477pt;height:96.1pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="66643,13439" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCKR+yq1QMAADAJAAAOAAAAZHJzL2Uyb0RvYy54bWysVt9v2zYQfh+w/4HQ&#10;e2NLln8JkQsvWYICWRs0GfpMU5RFRCI5ko7s/vX7SEl2nBRb2+0hypF3R959vPvOl+/3TU2eubFC&#10;yTyKL8YR4ZKpQshtHv35ePNuERHrqCxorSTPowO30fvVr79ctjrjiapUXXBDcIi0WavzqHJOZ6OR&#10;ZRVvqL1QmksoS2Ua6rA021FhaIvTm3qUjMezUatMoY1i3FrsXnfKaBXOL0vO3KeytNyROo8Qmwtf&#10;E74b/x2tLmm2NVRXgvVh0J+IoqFC4tLjUdfUUbIz4s1RjWBGWVW6C6aakSpLwXjIAdnE41fZ3Bq1&#10;0yGXbdZu9REmQPsKp58+ln18vjX6Qd8bINHqLbAIK5/LvjSN/48oyT5AdjhCxveOMGzOxtP5cgxk&#10;GXRxkoxnSdKByiog/8aPVb8PnrNZOklmvecknSyXC+85Gi4enYXTahSIPWFg/xsGDxXVPEBrM2Bw&#10;b4go8iidpLNJupyjaCVtUK6PPs/f1J6cNAGn4ORRI24PNVIPr2/1nWJPlkh1VVG55WurUYFe6xPz&#10;KeAu7+axtpkN0pDvEeg0ThfzWRoRQLqM54gG3jQbIE+m8XQ6SwbIpwlQPwOOZtpYd8tVQ7yQRwZB&#10;hPjo8511HcaDiT9ZqhtR1+GSWp5t4DG6HR56qfc+xR4kd6i596rlZ14Cx1ArfiN0Mb+qDXmm6D/K&#10;GJeuw6K39lYl7v4Rx97eu3ZR/Yjz0SPcrKQ7OjdCKtO9oiefU9jF0xBy2dn3T2m7vD0Ebr/ZAz4v&#10;blRxQFkY1VGN1exG4BHuqHX31IBb0CvgS/cJn7JWbR6pXopIpczXb+17e5Q7tBFpwVV5ZP/aUcMj&#10;Un+QaIRlnKae3MIinc5RD8S81GxeauSuuVJ4jhjMrFkQvb2rB7E0qvkCWl37W6GikuHuPHKDeOU6&#10;BgUtM75eByPQmabuTj5oNnSDL7HH/RdqdF+HDiX8UQ2tR7NX5djZ+oeRar1zqhShVk+o9sCDBlaX&#10;WrAMfz0nQnrDB/8+O+Dldh7Gbv4033VGQ83TTr/r8hUbUQt3CKMIteODks/3gvkO94sTtSQp+nQx&#10;SaYDtcDKX05OClTQ4NOdgEYW7J8Y5dx85Jdn129qoX1re0y93CeK13s1P76BVTebrhXbNejabtga&#10;XlOHSW8roS1qJuPNhhcgmA9F6BG0vGGfwTaBS6wz3LEqdFro8bAPSjkqQsSnIH38nhPJpv1DFaBf&#10;iioILfk9o2gSx/EyRr2GUTReLubT6f/EiyHOjq2DiEBDLYaxDOls7r9cB6vTD53V3wAAAP//AwBQ&#10;SwMECgAAAAAAAAAhAFMgTnocdwAAHHcAABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoK&#10;AAAADUlIRFIAAAH+AAAAtAgGAAAAddtOmwAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAA&#10;CXBIWXMAABcRAAAXEQHKJvM/AAB2sUlEQVR4Xu3dB9Q0RZU3cHVNu+vq7hp3zQERwQSYQVFQQRFF&#10;RDGBmHMkqCAKJswBsxgxgSKgrhlFEMyKCcWcFcWcY3/n19+57ymaDtUzPfPM+z5V58x5wnSounXr&#10;/m+qW+epSisUKBQoFCgUKBQoFFg3FDjPuhlpGWihQKFAoUChQKFAoUBVgL8wQaFAoUChQKFAocA6&#10;okAB/nU02WWohQKFAoUChQKFAgX4Cw8UChQKFAoUChQKrCMKFOBfR5NdhlooUChQKFAoUChQgL/w&#10;QKFAoUChQKFAocA6okAB/nU02WWohQKFAoUChQKFAgX4Cw8UChQKFAoUChQKrCMKFOBfR5Ndhloo&#10;UChQKFAoUCgwF/B/85vfrN73vvdVH/3oR6uTTjppzT8f+chHztWH6NvJJ59cnXLKKfXn1FNPrT79&#10;6U/XP3/xi18ULigUKBQoFCgUKBRYNxSYC/g/+9nP1kBKATjzzDPX/PO1r32tOuOMM6qvfvWr9Sd+&#10;/8pXvlJ9+ctfrj9f/OIX6/9/4hOfqF7+8pdXP/vZz9bNZJeBFgoUChQKFAoUCswF/AD14x//ePWd&#10;73yn+sY3vlF/KAFr+bv3932++93vVvp9zDHHVGeddVbhgEKBQoFCgUKBQoF1RYG5gJ9V/bGPfawC&#10;pqsA+s0+hAISP7/1rW/VXomjjz66Ovvss9fVRJfBFgoUChQKFAoUCqDAXMD/4x//uHrXu95Vfe97&#10;3zuHlR9Wf1jeAcjL+n8K+Gkf9PO4446rvv/975fZLxQoFCgUKBQoFFiXFJgZ+P/5z3/WBPvABz5Q&#10;W9FN63qtXf7N/nz729+uPvWpT1USAEsrFCgUKBQoFCgUWK8UmBn4g2Af+tCHzhHXX0uXf1tuQfyP&#10;tW8HQknmW6+sXsZdKFAoUChQKDC3q98DAP/nPve5ikW9lqDf52HwHeB///vfX339618vM18oUChQ&#10;KFAoUCiwbikwt8UvQ/600047V2b/suL5aQy/bzdBXCexT1JiaYUChQKFAoUChQLrkQJzA7+9/Glm&#10;fzOxbq229qUegOgDr4TMfgl+Cg796le/Wo9zXsZcKFAoUChQKLCOKTA38Mvsf/e731270tcqoS9V&#10;LtoAP1VGAL++KuDD+leDoLRCgUKBQoFCgUKB9UKBuYGf1Sx2Hlv6msC71spAmneQ9kXtAUrAO97x&#10;jurzn/98FbsU1svEl3EWChQKFAoUCqxPCswN/H/84x9r17ktfU2QX1acvy+bvyv04P+An/ufx+L/&#10;/u//6lK+FIK//OUv65MbyqgLBQoFCgUKBTZ5CswN/CikXr8a+G1u9mVb/Kmy0WXtN/ukoI9cBQf6&#10;fPCDH6y9AL/73e82+ckvAywUKBQoFCgUWH8UmAT4TzzxxOoLX/hCbUEvE+j7Yvtpvf6mR6BtJwDL&#10;X7hC/f73vOc9Zb//+lsLZcSFAoUChQLrggKTAL/tcR/+8IdrN/laW/1NK39Mf9wr2e+Tn/xknbcg&#10;jFFaoUChQKFAoUChwKZEgUmAXzU8pXubCX6LrtWfG9vvqt3fdf8Pf/jD6u1vf3udt1BaoUChQKFA&#10;oUChwKZEgUmA/ze/+U1dDrftlL5lVfNrxvabtfrTg4K6tvzF/7n9xfyFMLSS8b8psXwZS6FAoUCh&#10;wPqmwCTAzyWudC83+TKAfsy+/TYFIOd/Ev5k+5d9/v0LpChF61uAlNGvDQWWse6W8Y61od78bz39&#10;9NOr3//+9/M/aI2eMAnwy4A/9thjN8T4c8voTqkk5Lj9u2oMtCUkSlSUsKjCX2nDFKD8OQfB6Ydv&#10;eMMbqhe84AXVwQcfXD3qUY+qHvjAB274POABD6h/9/8nPvGJ1fOf//zqNa95Tb2dUm4FbwsP0qbc&#10;CAznWyx758jf//73OhxnF84b3/jG6nnPe171uMc9rnrIQx5yjvl58IMfXB1wwAHVs5/97Oq1r31t&#10;nb9jfZWcl9XkyrPPPruuRWINvfKVr6wOP/zwev4e9rCHnWvtmev999+/eupTn1q95CUvqd785jfX&#10;axaQ/eQnPylznDHFb3rTm6rznOc81Y477rjReoMnAf4//elP1dve9raa+ZqH9Swizp8D8n1WfZti&#10;0qaEiPGz+hUpKtrvOVfEL37xi5o2T3jCE6qddtqpuvzlL1+d//znrxfEPJ8LXehC1SUvecnq2te+&#10;drXLLrtUD3/4w2sBRTj94Ac/qP72t79lLM1zXmKb5t57713d4x73qO55z3tW9773vav73//+tfLx&#10;6Ec/uv653377VU960pOqZz7zmbXS8vKXvzz74/pnPetZNVA2P895znOqpz/96dVjH/vY+v3bb799&#10;TSs00q9FNwJd//bcc89q8803r/71X/91pvkxt1e4whWq29zmNrXCJvn117/+9eTdtzbvd7/7VXe/&#10;+91reu2zzz4b5goNKZNPecpTKnTFF+k8+dv/Ad8hhxxSPf7xj6/ntgmAFM8AQPNGucFfQpX/+Mc/&#10;Jh/T1A8kl1796lfXfHy9612v+q//+q+Z5rS5Ti9ykYvUc3zDG96wuutd71rT+i1veUttAM1S3twW&#10;7/ve9771PN7rXveqf7eeH/OYx1QHHXRQddhhh9Xr5cUvfvE55tHf/u978sUaNV/77rtvvX7xxnOf&#10;+9w1kcmU38td7nIb6M3g3RjbJMBv4ED/05/+dOspfVNa9m1FgtoKBfUV7umK/zfvocR86lOfqhcZ&#10;oFvvjaVKwbvLXe5Sg/M8AD/Lvf/2b/9WXe1qV6tucYtb1EIPEBBMQ0rZUUcdVV3pSleq/vd//7f6&#10;7//+76X3u22s5zvf+WorehHNwVmA7zrXuc5Cx3qZy1ymFuonnHBC9ec//3mSoVhv17jGNeq5wmP/&#10;8i//stAxpHND6fTu+9znPnVy7yp5nvAKpfRGN7rRUmkS9Ln4xS9eXfe616122223ikeIkvylL32p&#10;d87lSFmv//M//1NZu7Os+eY9lByKM0V+aN1PwpCNh/CUpX0yHxtjmwz4Tz311A2u2iawTrW3fyi2&#10;P1Snf6hfbff/6Ec/qg8h+sxnPrMxzu8kfbbLwUIHnlMs3imfcYELXGCU5cndTYlj4bEepuzLmGex&#10;rKauEMklf8c73nESz8uYsbj26le/em1pcztP1Qj23/72t7VBwXKnLI3t1zzXs+xYnFzga9XwKUX7&#10;whe+8FLHnkM3npncxissFMj7NdYzuOWWW1bHH3989dOf/rSyftey8dg1aUNZ3djaZMDPDdvc0reM&#10;uv1Dbv9cZaBvVwDLn0sH866nRogTfLmuxP/4j/+ottlmm9oK5GY94ogj6vg9LZnV7eeRRx5Zu2Mf&#10;+chH1tYDC+uCF7zgzELtKle5SvXXv/515ml5xCMeMfO7c4Rj1zVTWgqU0l133XVwHICMYnDooYfW&#10;cwFUHFbl42htlvuLXvSi6kEPelC17bbbjhbQxsq6Y5mma2Uqy+wVr3jF4Bi7vCsUxFnn61KXulT1&#10;0pe+dGYey70xpRNj47a3vW12nymSt7rVrWpr/GlPe1rtOpdrY559/P6yl72sevKTn1yHUm5+85vX&#10;XpVZaeI+IZ9ZmtyS3Pde9KIXrfNS1rLFvAh5nPe85z1X33mINrY2GfD/4Q9/qCvepZn9s9bqHyrC&#10;01eUp8u7kG7na/7ettUvfY7Y38c//vFa61wv7VWvetU5YlldC5VQFC8HGk5qHNvEVClWxxxzTB0D&#10;jPh3rmAQj5yn8ehw8ea879a3vnUdXvARp4ykRXFoccc73elO1e1ud7tqhx12qG5wgxtUV7ziFTuV&#10;mjvc4Q7zdLu+l3tdElefO5yLVVhETH5sFrJ18cIXvrCO+ebQJ71mq622qg2BqdtVr3rVwb5QJHmo&#10;uJolUX7ta1+rq4pyTdt2LLGtzXIbGuMyBDzvgvcM9cX3lDMgzyMyi1GCHyiN4uV4e6xXgXIxS5PU&#10;mmtM7LXXXrO8YiH3MFba5oXB8/Of/3wh71zUQycDfgLcQu8C1TbLvA2kuYOan7YcgbaSvH2u/L48&#10;g6FEQN/zaAA3CSubcjPO29/+9oOC58pXvnKdNDalaxddY4eIxL4c4ccqmrfxOuS8SzhrTAPMAEce&#10;QnM8lJx5mqS9rbfeurffkqGspSmaRM7tttsui04pLe0amLJxew/N1TWvec2sV9pFssceeww+L30f&#10;mi6q8Spe9rKXHewP5dKZIlM3vMoVLy4/RGPfy4OYteXyEu/RKjRyiZHTRRfezY2pTQb8Bs11KLGo&#10;mcnfBfoB/ISTa3gL7J9nhbEe/QREUQo4rpsncS+30E+bEsEy5dWwQDfFZD8x4iH3H+tSRu4yEp9y&#10;3J3CCvO2XCEUBZ1mfZ8s5RAcdhHM2ghcGdhdQgh44NNFNO72XGst+rfzzjvPlBXe1n8Z+kOgZEfI&#10;mMYV3kfP5vtknU/dKEhD46KgvvOd75z61ed6nsx1OySGvG9qt8zachUuidWr0IRK+ubnWte61pok&#10;G85Km0mBn0Uku5/mOJRI5/sAcgDvcBxgD/gBbByZK74T33OD+b/tLG2u+y7LPSfOn7vHnyICkJzg&#10;p8+bSrM3dSjpZrPNNqvHvuymb5e+9KVbFx53+7wt17swj6CLPoZ3wZa0WZo4bZ8Asr3LGlpks85u&#10;cpObDAJV2k8Z4VMkyckdGQJIQnhsE8q72MUuNvhs77YlMgp7zZu/YHtqjheDh0ii4zIbb558jy56&#10;yw2ZteWGM4QAV6HlhIZOPvnkVehqVh8mBX7ZjV1b+prACvSBujr/BBUw5y348pe/XP+Mj799HATE&#10;8nc9RSCUhpwEwiErv+v7rmfrh3ghy19p3429SbgbEqa20K1lHAuvSIhr9tMe33mbhLeh8ft+Cvfq&#10;gQceWL9LEt3YxtLs6ydL95e//OXYx850vR0J9nrn0C2uEfeP0NCsgCkxceidswA/IghVDj07vpc3&#10;MW+TlJqjdNrTvpaNR6QtAVe4adYmCTGH1svwcAyNoSupr9l/u4Q2ljYp8AP9FPibcfWwyIE26972&#10;DIAP2M8444wa3P1MP+n/QhmwvYwC0LUfvw3I+5L+2rwTXV6C+H8c4yvuP4/mu9aMYl/+0AK85S1v&#10;Odk+7XnGK87WTDQTdpi3ScwbosFUwG+Xg2dxHY5pb33rW3v7aM/7WmQ/S2zMoV1cI6wyzy4MIDj0&#10;vlmB33yoajf0fN9LCOX9m6fluLtnTaCbp19t9773ve89h0dQyE/S5KxNcmwOnReRIDq2z4oO5fRV&#10;uAimbQxtUuDn6mcFs+C7ttkBfS4/wB+AH0DfBP707/R397G6WaA5iXk5iX19noNmTkGqWFBCaKUb&#10;415OfR7aSrfFFluM2ie/aKYnbNMYs+ztedsygT8AfIz3QOb10Dy9613vmpcMM9+fs5UwFZzzhGcW&#10;DfyUS1sScwT9PAldPFVD71CEaZWa7P/os7AguThrszNmaPxTKduz9tF9cpkUL8rpq2tsVdRm9WjN&#10;09cx904K/JJCaIaxpa8JmKx7QAn4Uyu/zdJvWv5NL4D7WTji7GnMvwukuxSRnPh/jnJx9NFHj6H7&#10;ml+rBOdQQR5gs4q7GJRZjYX4jGc8Y25aLhP4eYrEqYfq9IfgcN1QlvXd7na3uWkwzwP0UQGfXOHo&#10;ulkzwhcN/OhAmcwZy9gtmTGn6uMPPd+e/FVr+q+Yjr7b+jePhynX4h+jIE9Jr5ir173udYNzlc4l&#10;+qw66KPTpMBPO5JNjCHawFJiHhd9H6i3ufkpBqEcNC1/SgQPA0/CGKs99QK0hQH6agU0x+b99klP&#10;tXVqSgbuehawGBI+9juvYhPH/s///M+6/4oBzduWCfxj+6rYSt88STTj/VrrJtdlTJEcyZqz7IxZ&#10;BvBzYeeUCqbsjK0kRzYqStM3p//+7/++sqeCyvbXd/UhGHGztlUH/hjX2CRWtNkYDnabFPgtAsAf&#10;W/pSgGSVi3+weJou/mZ8PwX5NsBPFQGLNOL9XdsI+2L4XUWGcqz81IsA9IU5lnHwyqyLLe477rjj&#10;BkHfPv2pS8rO2+/0/kjImyLxaVWB3/bKIeXMaYer0nIt5RiTMrzaGAtpGcCvT/IEhmjv3IexBxXl&#10;VOObtSLeMviAkkkp4g3c1IFf8uIQD7R9T56sepsU+A1WpSyxftZ9fICi31nnlIIUuNvi+12x/eb/&#10;/U2JwIBiv237/Ifi+21eglnc/8ZnUTgak/U/y2lWy2AWFb6A+hBD2za2ii1AQmEPY+D2n7fleD+W&#10;HW+kRA8dsqN8qIzjVWkKFimhPMRb8T138VhvRRrm6XrPPMl9Qcuc7Wa8TmO8FnKBhmgjf2XMM5c9&#10;99ZfhJ7mSW7MtfjXMrmvrWbE0JZn88tjs+pJfpMDP/Dl9hPvxyQ+BIK/WeaxNa8NxLtCAG1Wf3gJ&#10;KBLAHaGb7v4hF37qIegrCpS7HdAzuP0lY8mWnyf5ZVELOk3Q6RJCl7jEJZa+Z3jseNVR0P8pYvw5&#10;Qn7ZwB9nfvcBhbLAq9Zy+p2OSRnUMU1C3RB4TgH8OQoGkM7dPmm/voqCQ31/6EMfOtoLMoZ+U1xr&#10;a69xzFKiO95vN84QLXx/yimnTNHl0c9QM4EcbPbx9a9//aBC7h5ydpXb5MBPC4ziFsBeDf+w0jB/&#10;W+Z+F7B3betrewbgbwL00Ja8ZsJfn6KQ+yzPNH6hDa5/ltsYV+YimcVc5GQsr5L7uIseaKwojGqR&#10;87a+IiXpwl9WopHy15FE1SccQ+lZFf4yD/q++eabZwl1YwOeY7xjOQf1TAH8OQqMg3FyjyOW/JsD&#10;dMoIr3oTblHQZp5tmQ4LWmV6tCX1qWqq5VRZtH6thVVtkwO/Ah0OwhAf4fL2u1hlHBDCJS5TPC3W&#10;03T3d8X1u7b9eZYwgvyBrr39uRb9WDd/V0KhJB7jXqXjfJW/zFlsiyr3uqhFMC/w2V6WQ5dlAb9w&#10;UU5/1MxYxZZjlafjI2Rzm33tQ7SZAvhz3PI3vvGNc7udddARF/oqg0X2YDMuzM0HWasaKW1JfeGd&#10;4tEe4kHfT2GUZJBypksmB35be1772tfWSX629vkocgPMNVYnDd9PbjLAqQqeT1TpS5P/gHpfHoDn&#10;ukY1P/HCtkS+PmVgDNCP3TUg8XBZYJEz+22V75oMrGxprvsy550bwzWrBvy2iQ0JFp4bHrVVbOpr&#10;OLFsaAzxvUNnctuygJ/BMtR/1edyGuV/6Fm+d8rlemmrDPzKzrfNV2rEKY09NKeR5DevYbIInpgc&#10;+CWP2acqKcPi8QH+frYdC8r9T1kgLIQJJOrF9jzuch/ATzFoq+4XCX5dwN+1fz9N+ssp/9tMEuzK&#10;+k+VAx4Ip5oZ41o3ylTbWdJN5uXCW29tlYAfH+ccj+oY1VVud77znQcFY/CeJLlcZXNZwO8I7iHB&#10;Lo8np+UWqxnj+ch57ypfs8rA35bU5yTMtOXsLlnlJL/JgR/IsfgD9OMn96Vsf6BOo5L939dSLUks&#10;SQiBBZ3W8vc7hUDogMIAjENZAObxu59x1G96TfwfWKf3DW3lGyr/G9+LQzv8g4Dg4VjL5rjNIUHm&#10;e+Up11tbJeDPOTfBPMmKXuWWEyNP+VFYMKctC/glcfWtF7kJOVv55Pjk5jxsCud+5Myha1YV+NWi&#10;aUvqe/7zn3+OoQnlDlXTxD9RyS+XLsu6bnLg13GxbaVJubkjzu8n97/Soj5+B/6UAAoByx1QxrY/&#10;XgAeAj/T5EDuTQk1PAu+FzawW8CE+SnJL7wGfvc/f6dH+7Kq5AT4eAZlxf3+rw9NpYFSAMxDefA3&#10;JSQ8BalS0dwpwIthbz8FYC1bZOIOgb8CHeutrRLw51rKL33pS1d6mqw59eyH+C2+zz2tcFnAP6Qo&#10;P+QhD8miP8MkhwZCbHGAUdaDN/KLVhX425L6eOBgQ7Pxug3N7aom+S0E+IH4UUcdVTnGNCz+UAD8&#10;Hb9zg1MCeANCIZBU4/9xjTCBJAmEj8SX2CY4lvfd31aUphmDoQzEIUIWI6UglAPue0JNaCLqFPif&#10;T6oA8BqEYkDpkOG/VqfbcaPmHjlqLtZbWxbwD8X6KLSXu9zlBoUJYWONrHrbdttts8ZiPHvuuWfW&#10;cJYF/HvvvXdn31UotPZz2tAxygEcvALrJbFvlS3+tqS+rtLMTi0cAn7fr2Ilv4UAP6uZu//EE0+s&#10;gT+1+rsUgVQxSPMC/A6MfBDQhyLgp7PhHTRDq6ZssMIBLiubpW9x+p+/gS4vgQbIA6R5HDxPIRRh&#10;iLEu+VSY2/vJ4g9vAMD3HkqBBETgvxbV8NAph0Fds0q7EHIE6xTXLAv4g/fEj9tKveZah+ZpYzgU&#10;KnebpPFIlsppywL+vu2UTvDLbfe9732z1p5TC9dTW0WLvytbX6XTtibUkx4Y1iVjVzHJbyHAzx3P&#10;ZZIm+HWBf5snIFUW0t+FB5qf8BqExyB+pl6E8CoIPZx88sm1IsKz4P/uT0MQ3idnIE4YpBAAQ+56&#10;Cg3FwITzCBinj3BD7OeltVMson6B74QGKAGENSbK3fs7lSDI2fuMaVWl2pjOG5iKPrnAj3fmaXjl&#10;5je/eXW+852vNSM/Ny7u/nmORJ1nDGPuFY7IVTgvc5nLZCndywB+Sjoat/X9qle9amuSchddcnbS&#10;eM/tb3/7MaTd6K9dJeAP4034pjnn9u737Z7p8wzFs1YxyW8hwK/k5Ctf+coNrv4hiz9NBHRt0/rv&#10;Ug6a3oShe4UNYpth85lxr2tSZcLvoRz4SZmJa/zu4/+8G0IAbRn86EFQSwgB/iz/eepcj131uWeM&#10;O/BlnjKcY/u1KtfnAr86CMImPvJHYheKuUw/EeZhwSvIosrgoYceuqFyGxd4W8sVhuaJYrrqzZrI&#10;BX6HvrTFUZtjXAbwq5Xf1m/KwGmnnZZNdh7Gy172slk0WOsTFrMHNdGFuby+rH38jDlnLzTnfaiy&#10;JGMyh8dXrZLfQoG/6dZvAnoz879NQeiy/rue1aY0DF3bVBi6lIJmf6NOgf9TKEIBIOx5DSQvhiKA&#10;sQACy59FobYBr8QyXOu5tejtvV71GtMTyZ1zPCYX+HlEuPZ80ApYtX3EgPtqeu+xxx6tw9hnn32y&#10;hAgLIgckF0GrMc/k6co55Y7gBKq26w61RQO//J6u6pZjEyopg5S0HGAw9+uprRrwdxU3G5LPdpzl&#10;nH2yasf1LgT4MTDwZNmm7v6c+H4bSHcpBG3PS//X5wFoPrNPOejrU1MxoQBEmAG401jDVXTWWWfV&#10;lr/cA9Y/BYCyQIGYp/zlkMDYaaedsoTPesssDrrlAn+OAM+5psuK2HnnnbPmaezhMEP8sajvebri&#10;+OQcuqj2OdQWAfxpns6BBx7YOgfKtI5tPD45tTPQxvHL66mtGvC3hWSae/e75qeLZ5o8v0qV/BYG&#10;/Mccc0xt1XZZ4H1gPmShd3kKmqDfvK4t0bBNAcjxGrR5BeL56TMlcsVhPfICJCGmRYW4iykLi4z7&#10;3/CGN8wClHnP2N5YBdeygf/www9vJZUSsDkAyeKf54CUZc0TnlbPPmdMrsk5aTAH+K997WvPNETr&#10;sA2o4/jgsQ+l9OeO/R73uMfYx2/U168S8Hcl9TX37ncRHN/mKHirdFzvwoAf4CmCYUvfEPjnAHnf&#10;tsAuizwnN6BNOWgC+FC4oS+HQQKhegGapD+WPhdoCv7uH9rqNc8qzwX+MduU5umPexc53rRvOe/J&#10;BX4ufsfOcgX7SPzxU2zQdzwmQHmo8h63Yltz2l4OUHj+xhDjR/ucE+lizFNZ/LbGjW1A39w16T9P&#10;oaQxwL/77ruP7fLM1+esiZkfnnnjKgF/W1Jf1979ruFd//rXH1y7+CuwIJNMC7tsYcAvVgz4Y0tf&#10;WyJeH+i2KQNDYYDUtZ+bT9DlFRhy7w8pK/E94I/TCgPwxGdj6yFFgKs/kuoWsShzgZ/Qs71xWU38&#10;zIEqDifZbLPNqi222KLe1iXzfccdd6x23XXXSjycpswVCqDjo675Pe95z/r72972tpUCRZLmAI1n&#10;+ZnrWssF/re//e31dkxx4PRj54aEP1tGo3S0MA6lV2Ea40oBRbLfPMAvHh5nXyxrrmZ9z3Wuc51B&#10;gYg2LCY0G2o5Fj8F9pnPfGa9Q2UohCYO/4QnPKHVYsstKtTV5zHAv8MOOwwNfdLvAa8dCtbe1a9+&#10;9WqrrbaquLv14za3uU212267VXe9612re93rXudYd9bKvvvuW+21116V/e2K2CjzzctyjWtco36e&#10;dTvkwVwV4O9K6uvau981CbwDOUr7qlTyWxjwE4yqwIl3t1n8bW75vrh7W7w+tczj+764ftNy78oH&#10;aPMUdIUmurwK8X+gLvMToKZFPyhGEe9XepiHRC7AWgO/fi+rSeYiWFg7BAjh07WNKmdRuQboexZl&#10;YSgxJ8aZC/yzFuKQ3a1ATYyBQtDWcrd+ec5aV4LM5ZFcL0bujpIc4A86S7AEbhRJCa6Om1aSWn0B&#10;27BudrObtR4mJC8htw5/Hx3GAD9FdRFrv6t/tvgCdgAPuHMLR3Wtw4te9KLVNttsU93xjnesy0kP&#10;1StZFeDvSurr2rvfRU8K5JCnD+1WJclvYcBvH7stTGkVvpxkuy4vwJAHoM+tn9475AkY8/4cj0W8&#10;j+Uv50G2fzQWIvCX6Q9UTjnllFx5Ouo61nMucNqGuZZNAiStOGcRpWMixBRPmqXlAn8XYOe8kyJ8&#10;yUtesp6HruN0WVq58yRxdmNouRb/pS51qUoBrKE2Bvhzadm8Tq32KbbbWuu5fRAu4jlaq0bpYJzc&#10;6U53yu6zsVmnr3rVq+rS6mPaqgB/W17N0N79rnE6ZTJnvnnB17otDPgN7Oijj65e85rX1O7+XGDu&#10;ytTvSwbsA+shoO/yJPR5B9oUiaH3xD0KB7FEo3Kbxc4lyeqft0BMFzPd5S53yWJITOsksVVohEnO&#10;InINa2melgv88x6xHHX4u9z0vB+5Y161fcFd9OfFyRmT63Is3mUAf/BUjiLSx3fCeLkKrFBHahTM&#10;w8/z3ssDkDNnrnnqU5860+tWAfi7kvpmTeaEdzl0EyZZ67ZQ4Adq9r62belrc9MPZeH3gWsfgM+q&#10;TIyN8+fE/T0T+CsEEnEw1qD4psONFtEwcg5DuuZWt7rVIrow+ploc+lLXzqr34TIPC0X+Oex+PVv&#10;v/32q8fTVSTp4IMPzhqvZ3Bbr3oTX5cMmcN7uZXrcoFfnH+onsJQv7rqLeTS3bpWkXDoPfG9g81W&#10;oeXWoEffNH9pTN9XAfjbkvqEGhlhs7auGhApDwhrrfWunIUCP+K9+c1v3rCtb0zsvC+LfwhguxSE&#10;oSz/1KvQl5fQlvWf09/0mVz/3PthVQiNLMrif+ELX5gtfIDt2PMKZl0kQ/flbm/DY/O0XOCf1+I/&#10;5JBD6nnoOoXtDW94Q/Y8oc2qN7zNhZ8DfLn75HOA3xZCXjQ5NXbPsKRtuVI1U9zdurvPfe6T1a95&#10;E/zsBc8Zv2se/ehHr8SUolNOn2d1iRvkWgN/V1Ifz4u6J3IfKKO5H9f7yHXIod2znvWsNZ3rhQM/&#10;YUkws5b8Htb/ELA2dwE0PQRdQBvPbYYXhuL8Q6GIZvJgW+ihK8GwTaHwP/kPaBJbPLieFnFCV25Z&#10;yWBYxySvQsvNTZA7MU/LBf55LX48ee9737u1rLP+d7ke2wSJrYN2Eqxy49nIrVxnx0ROywH+6173&#10;ujmPqnJjsnESYk4oovni3KqZ5lhy3Cq03NwEGfxtJcpzxrDWwD8mlJgD5GOvseW07aCuHNpNcc3C&#10;gV/5Wloza1ampCx/B95wazfBO0cZaAPwyJynVETdAO4q/09DAH733ubhQYDRfelzUgWFwPZ9PJ8i&#10;Yyzu68o9aCoSXYmNUelP3Bdd4gTBKSY3nmGLWW6sEQPP6zqfqu+5ghlt52m5wD+vxT/UR56WMa7h&#10;eRWRof7M+72S1TkC8YIXvGB2XYIc4LdFNKc5wTOH3rL8owhXznPTa1h2OTRwDde5kzzXukk4zim1&#10;PE+G+loDf+5uk9y5m+W6RcuTPj5aOPDTkp/xjGdUkpG482wjkbX94he/uFYGADlABa4BpP5OgTIO&#10;w/G/1JIn+CQP+t5pgN5z5JFH1ltx7PP27Hima318H5a274C9mLt7HF/L8gDG0QfXOmLY3mtgzx17&#10;xBFHVE9+8pNroG4C/5i/0zHqh2qH3i+zfepmf3wuc8rEXoXGdZbT53kBMBf4531PDk25FnPG7Jpc&#10;93jOexdxDU9MzlgUP8ltUwK/d5IROX20JmZRyu3UyXl+XPOiF70olxQLu46S03fWRPQ1V8Fq6+ha&#10;Ar9dNWPmZFHXSvZdq7Zw4DcwNbvt1Y7CEBLI/K7ogSQ3oMeKtpdd/C2sdj9Z6AAyyv+6Dii77i1v&#10;eUslQYMC8exnP7t+B9caLVvBF8qAaxx3CtjFurlaJRyGx0FCzXOe85x637dnS8CS2U6oeof7PNM+&#10;bMqE0prO2JYwp7/eG89qWvVd4YOu/1NEvE//po7321s7hoG5nde6rRrwL0NDpxDnzlNuJvxazWOu&#10;tWvbb27LAf6xJXvF1nNoPkvJVV6c3CRVfVDLYa2b/IhNGfi7FH14JAdk3o/s/gtd6EKDPLWWFTiX&#10;AvwYmUBTQY771ieUAMIBkKr25ISqhz3sYdWDH/zg2kPg/yxsVbh8gCIAPuqoo2rPgRACJeKhD31o&#10;DcqSMhx0ooiEd7CeXOcQBdqVwi4WOQv+sMMOqwHf+1y3yy671J/om/55n0kMRcX9nq/wh2pf9rwf&#10;cMAB57D8m6GILpd/m+s/PBS8GqGcoN0sscWm8FDFLke4xTWKnKx1y7V+5wVkGfI5tFmGxS9Lmss3&#10;pz+uWQUFrYtPKMlD45BMNSaL+mUve9ngMylEY5rdB5SFob76fpakrBw6pO/OLTw1Zoxjrl0l4Bcq&#10;nrLZaaa8dnOu5StM2VT+y+GnWbdDztvXpQG/SnVANcAV0Cu1KoELoPod2AJvP32vfKSyrCx5i0cm&#10;7i1vectaiRAuiGcEMPs7/hfvsiUHgHiH6wAasHfmttKTrgfmoZDET+95+tOfXsnE1if/j+f7+6CD&#10;DqoVD8oK65x3IMIQQB3Q+nRZ97wckTvQto2RFwH4K+4zRZOEo4pZDjO6xrGziwg5jBmLec/p77yA&#10;nCuY51UwcseO93LG7Rq8vIpNkqoSrkPjuOlNbzqq+5T1oWcS4kOlepsvlfWfq3BZr2OavKahPqff&#10;k3lr2eyGkHcx1Od5XP3777//4PO9f2rPZ1dS39R5TbzBQ/TzPZk8llen4I2lAb/OcjcDcwAaQNr8&#10;Gd9RBAKU/Q6cgbcPC59LHgDH9QHYAc7xk6IRzwqlwDMoERSC9Lu0X/7PS+CaVCmIZ1AoVItTjIFX&#10;gptIQmHkEihXzC3pb0pB5DHE7xhaaIH3Iv4XuQyRbCingIIwVePlyGHGuIanZC1bLiDPW76WCzeH&#10;LvMqGLm0xBc5/XGNim+rmN3PasxJEBu7FVNobYg2swpTxsTQs4PmafntoXnNPbM93s3NLsFurZpk&#10;4LYDi5q0kSA3a8sNPZKJU7a2pD58il+nbPJBLnvZy2bxk63d2hSe3dwxLA347ekFpGHNpyDb9nvT&#10;Ak+BPRSAAPdUeWgqAF3f6UeX0tGlNKRKhT7QzFVbo5R4nrwCXgKhBN9TcrgGgTsrwf+FLAC73ALn&#10;sotvhlcAyPtgBB+JhTTU2PYxL2MoGpGzoGOBu3YtT4HLBWQxuXla7nuWZfETGmOOs8Vzq9YovkMg&#10;euUrX3mwpntzXIsEfu/KLZss2W9MvYtcpSJoNm/xoHn4QbliR3QPzZ/Q7awtF/inWHMhN7uS+njY&#10;FtFyx8jIXHZbGvBjJkAIEJuAnQJqlyegDaSb97VZ/W2KwBDgNz0STYu/+UwTl3oO1LuO/7mWYiBB&#10;UO5BHCDjHRFCUFKXAgGAXOdvuQw8Cq4n7Kba3y9xcWhBp9/rx1q1XEBeFvAvy+JH79zTvsyVMwDW&#10;ss57G3/khCvsyBnbFg38rN2LX/ziWWvEOs1tatnnbB1M196821Rz+9a8blMD/hhfV1Ifj+0imrMP&#10;cmQtD8+s20Vn7ffSgF8HMbI4e4BkCqBNC79NGWh6Bppu/TQO3/y977s2oO969tBzjU14IVVuImEw&#10;TR5MaRAeA9aGj7/j42QxyY5TFXtwMBD3cA5DxjW2Ga5FWzXgn8L6yKWjkxrHWP1R9W1er1Bu//qu&#10;O/PMMwezwlnMsyizOcA/S4w/HY+tu7nrY0xsWDJw7nNdxyMy9vCbKeZvGcCfa4BMtea6kvrIQlX8&#10;FtVy6wUse2vuUoEfce1TldAz5Orvi90PWeB9Fn2fB6AJ1jmWf9rPtj6nikLXmNqUifif0qxj46BD&#10;TDy2apXFMWtN7qG+9H2/LOCXp5EjkJdp8aOLcFBOv1yjxvjUGdCzzl3O9rhZT6IUKhuiifMBho6F&#10;HRqbPKKh98T3uTX2KWVjjl72fHkuy26bIvB3yTw7xxbZcrfnqvE/JnQ0b5+XCvxcsqlFPBSb77Ku&#10;m/e1ufyH4v9dHoAmkDfBv+3voVBFV75C3/jiO+EAtQfiQJ95JzzuNw+5gs11yomyQpfZlgX8ufUC&#10;prI+0BAIsDTUp+gre8pLlDtPW2yxxdLnqMkPdu8M1SuX2zJryyn8ooa8A3LmaRSH3C1+9mznhpvO&#10;OOOMrD3e6ZzPsoVwnrEvA/jbDshp4/Opkvu6LO+pdw006W5nVG5elXozy2oLB/5wPXLzc1tz9Tfd&#10;6F2Wdlu8vxke6MoX6MoVaHPh9ykSbc9v8zh0KQhdIYzcfAQxfnH/qZtypZe73OWyQcWi1OepEg1z&#10;xrMs4M+tFzC1xR9WSF+GuHr3bfuOu5SBtbAQ07lUT6NPUVFBch5r3DbcIUVILH0KF7kTM3PPGmCx&#10;OYY3p8ltGBpD83vFyJbVlgH8udUybYubt3Ul9TnOe5Zw09j+5B6LfpOb3GTso2e+fuHAr2cKUnBx&#10;RUZ/m7u9Cf5tVvKQZd9mxXcBbE6oYQj029z4OfkCXePwvHTrImtfQqTsWTUBpo7fWhA52bupEFKY&#10;Yln7TpcF/LmHASntPGUL4TeU2JO7JzjmyfG+a9HUnugDNElzY7bBtY0hJzYsNDVVsuMYkJa3EKdt&#10;DtE/dx97Ss/Xv/71Q4+d5PtlAL/6JznKjy3N87auAl1Pe9rT5n101v12auWM1TVORlxGWwrwK3bT&#10;jOsPubm7wgB94YG+mHzTSm/G2/s8CV1We1c4oanERHgjahEA9Fvc4ha1B2T77bff8PE/Fj5wZeUr&#10;NiTpQ3UnsSJnA2CMKd3+PDE55SVTxtXPZRT3WRbw07RzFubU2b9cySrXcY8PNUIqp49xzbzHyQ71&#10;p/n9kAcJj+HfeVtO7P0iF7nIhhMv532f+4e8GOm88GjmWpG5FSOX7fZfBvDnWsHz5jepceGQpeba&#10;UaBoWXlLPFxXvOIVs9ZvlIWe2shrroOlAD/LhlWVEwvvi7F3hQi6kuraXPJd8fa+JL2wxKOsb2Tf&#10;A2kgbutSG5ADdt/FFkZ1DGzbk6Wv1K9DhVTnkxwkfqz8qkp9rJW2LH4xYTFCFf+6rplF0KkxoFLf&#10;GGCRQKXwULRFMGpuAZ/c+GoXbRzjmjN2BzNN1ZzG6J3Oq89N6slJmkvH4TyJRc5PPFv/JaF20VBF&#10;vChSMi/9rJ+hufK+eT0LaT95uBwkNPTe+H5MuCU31p2+e++99z5HJvrUay+3gM88+/hzc4xm2fKZ&#10;zl1XiWdG2DLb4x//+Cz+oZBMybtdY1wK8NNsAX+XK74NdNtc8U3QDksaIKdb4qI8L1D2XuAb4Mx1&#10;DpDV2/dhccfPsL797Tpg7n5afJQVZo3bp2+PvQXIKieQeTUk4WA0FfwU32HhKAVKs2QRSY7rWqSs&#10;eIcZAf4vfelL1amnnlpvf7S1iGLAzacAkLMHZDYrDmHb1FSN2x+Y5wo317FWVffLdW+O7esygH9M&#10;VbXttttu7BA6rw8AY/WPEdxjwR/fTlX2uW0wtodaL118Q6EcW+K2j8jkQg6Pnn766ZPNlQcpZDVm&#10;Hz5Az20KMOWMKb3GlkWJoYtogD8nBDgP8FtLOWOe9bTCWFNdCZpk6TKb8yjIy5wxw5VFt4UD/29+&#10;85vadR318FOQb3OBp9ZzFyAHGEf1vQBjxWZszSJUleTlaVDLnOUjpib2yQUKOBVIUV1MgpXKeg7k&#10;sZAIKRY14GWBmzAxWIk7P/nJT+ryqDKG+zKxTZrvXQfwCV4WHnCNo4jFrpwcKGlHH1j+3PlOEIwP&#10;pvd//VWj3N/6rQ8s/ykSmFIG475XZCiHOdNrlEg1hilDEPqVm3Q3j8V/9tlnVxe72MWyx4xP5m3p&#10;Fh9K5dgm9DNmji5xiUvUfJTrgs7tj2Osr371q3f2ZbPNNpv8EKFtt902a+xTZYOntFAa2olqubQf&#10;c44Cj0huidf0/dbr1Ns4WZw55ZZnBX6gLLEuh47KjM/auo6FZlUvUhnu6m+uskNBWHSsf+HAL0bj&#10;MIcUxFnccTgP4c4FzrrjGQDSrGdgR0DSzJxRL0FCghuCAONvfvObtRYuPhpgLJbCRT7Ggkonyb3A&#10;i2XOimWBA3vvYbWzsFnjFAJCgEVPwEj60kdjBeRHHnlkXaefYnHEEUecA8yBOgA3Nt8TyLwErmfN&#10;px8FP1wfzxEaYPFNbc00GVWfcquXpYt38803r70eU8TOuI9lSucIh3lq9fPI5LwjriE08KY46JjG&#10;s0BBUeY5fd+s+4iPPfbYumLfmL5vvfXWtZI777ZMY+dxUjug6/3WNG/AlI0inXvELUV0Ec1azwHF&#10;oAvPYO7WQiW1c71cTbqTo5JAu8JGY2RibkLjrLX6GYO58mXWU0LJ8i233LKVPykdY+gxLx/Fu8YU&#10;cLJWQ1FfRF8XBvw6CzwdX8vKBmwsXADOUgCgrGgWl9rkfdaIZwF1TC22Dezd++1vf7s+zCLAmObL&#10;UgfIcVKek7Fofixs4MxtDqAlalEqMPmrX/3q+ohdfQTCgNYHOAPp1Apv/u574N4G5G1g3gT3vr8J&#10;L0ldEUsX45cLMOYY01mZlrJDERsj5EIY2QLFG6M+OUVtbChAqUsu6lxQm8fiB4S570mvk0DG4iGo&#10;KatOcTz88MNrz4yPeRPXk8/Bs9V1MuI8x3KyWnKP/0z7riKc7HhZ+LlVyyjEiu5IruvbXgiYKb6L&#10;aJS0XHcpj9+imvBbznn1QXM5JGMsOGHCMTkF6dyq9igZ0XHijKMhz2RKIx5EsjG3sqdxzdLI69x5&#10;VD9klta3a0JoeC0aQ7It0bBL/lhri2oLA34dBlC02LQBcEAAvFmGXNZc4IQKUKNRs2bCeg5QDkAG&#10;sGFFv+AFL+gEZYAcoBzA7N4UoMPa9uywuoF1fMaA9CKvFQOkNE3t2s9hKiCsgFDufuY2JgYGkr9Y&#10;uwCH58LcobOfLGi5AkA0t2hKKlTn2bo1pkDOLArC0D0E9LyNMqt4z9C72r4XtxZeo6BQXIA2ZYhi&#10;TBnmfZPTQlnoez4X+MMf/vBzrfd5x5beb4dL7hiFb6bwPHX1X02HXO+DPks41P+mPOx6PmPHPFAu&#10;c8fcvM47hVso0cKeQp08cnFy6HOf+9x6x9AjHvGIOv9qbF2PWbfD5dRiSMfCeBvTyJc+mgkXrVUj&#10;S8fM56JK+S4U+GnoBAnBxLpmwQLYFLybMe026zkF5UUC7Co+G/0oKFz8gHKtmjwHWe2zAswYZs+5&#10;1lnvBFeuGzWlG88RbxErPeddi7xmKu8Nrxn+sJd8kf1tPpt1KJa9qGNkeRp498iAsdtOeVkoMArx&#10;8CxOnYPC45KbhxJ0Qy8gLKZvXDnFjCT5UorHWIuL4gEeQErC2AOE8Kc1R/aPyZMwDgmiwJyBKPTa&#10;XPOerdAVg1HOzNDYeRsYU8s+zprckes21L/m90LjvNW8sPOG6UIOLhT4ufQlZ1i0aSx7Xhf4KgL0&#10;IvpEUeI2RjtMPRVIzKM8iJ0JpbDcgcwsoYCxjB/X23Ug/CABc2wRIbwoE5qFO4/3Yta+t90n92Wq&#10;w5diToXM3vOe99TeFVsFp+xvPAsA2/XCcsypQTCW32SVcyMrvTt2m2nfeIVnzD+v0pT95poXzskt&#10;zZr20fhY2jxfQ02fKTKSmGdJBJyVF8y3WhfAlxKV21xLQZerk7NLILd/8mzwtrn0mfXZFAB98wxJ&#10;qkOFtHLH3XYd43eolHXO+I1Vf3ng5knqXCjwi607TQuALQIYN+VnUo4ii38ehlv0vRIe1ZhWf932&#10;R0LMwsxh4q5rKBPcqJKH9t133xpgVH/MsY66xitTmaXFcrJdhlua65O7kueAgoVXeaAi18P/fEfg&#10;8Q6IG9qmpU8KbfjIqhZnZ/nFtlEaOhdt+uFe3GqrrSola/1fARMesUU2Fg1Q0m/JtbMqAgCNksJN&#10;KXl10fuM5R3st99+NX1jhw53tP9xE8ecUYgjLIdHzBVLjmeKi1QCovskUOq7Z5l/YaVFhM1YndzS&#10;eEhuE17Bc20fCqw8BH3yGVsOWv8ps3hUsS9K+JjSzl1rz1zzlMjRQSeW5qwhE9Y5bxCaxzySE815&#10;jNBDzCW5Z1xyw6w715tLiX7WnvXrmfHxbP9Hb9ehPYMzjKZ4Lm+DUMehhx5arwlzEM/wbDuwFtWs&#10;GfxqV5bwijMnyB/99WFICbcN8YuxG68QHAV51rZQ4GehymotwH/ObP0chQXNAJHF9/Wvf33W+V36&#10;fVxRXHpyNuRpWMSYXAJck6ktNgxvIQrxuJ43wXgXIZiXTowVe6Fs6i9+8Yu1MkAIoXtzXiQUSUok&#10;oOSV2DGRG5deseGuu+5IHjO/3PByo8gPc2lOm2vP/yhH8jrIGrlVXOnAZKw3bd0RehMY8EKBX0zN&#10;vudgrhzAK9f8fyXBYmQ5CJMs84COTYCnyxAKBQoFCgUKBXoosFDg915WBtecJLUC6nmWv2xqbioa&#10;+SIO5ykrolCgUKBQoFBg/VJg4cDP9cttKL5SgH8Y+IE+F52yv2OLxKxfNi4jLxQoFCgUKBTIpcDC&#10;gV9HZDRKvCnAPwz8XPySPyTuqBC4qGIouQxSrisUKBQoFCgU2LQosHDgVz0KkLFkC/APAz86qXin&#10;qposTwV0SisUKBQoFCgUKBSYigILB377TgGYBLUC/MPAL9vaSXz2qpekvqnYvDynUKBQoFCgUCAo&#10;sHDgZ7Haj1mS+4ZBn2LE4pcMqUrT1KepFbYvFCgUKBQoFCgUWDjws1zVYi+u/mHgRyMfe2zRrLRC&#10;gfVEgaLorqfZLmNdSwosHPhlp8vqL27+YeCX2KfymEI2iuA4qGPqIxntFHAioQpaKkY5A2Cvvfaq&#10;q3+pJqfgEsVDNS0nik39/rVk9vLu1aaAHUAqIQ6VTlWqlExRfdHHLpivfvWrqz24Fe6dYlmKNR1w&#10;wAG1PCAXVIcjC8gFdVhUzixt06HAwoFfBSlV2Qrw9wM/S1/BHjW7lRxVuGcRoKs2vNMRlbiMsp0W&#10;u3lSZc+iT48EVddcnka0RfRpaDmtxTubfcrtQ+51sz5/iFYb8/d4U9lZZyr0lU9Vulk52DjTnaKQ&#10;e/zsIpTpRdN8Vp7K7ZfnO0DG+g+ZoDSyUrd3vvOdN/xPlc3SNg0KLBT4nZqEmcoe/mFrXw4E9746&#10;04Bf6dpFNu+zyNXmtuibzZnZ6nWHIFBzWyMkHBbiOFnzGmcK2LkRH/133LKmDKh3SVR0zCjFhlfD&#10;WJWO7TshizLCY9RsXMInnnhi/W5KiWRIz/R+/HbqqaduUJpCaNpSyqKJPqq/HzW8WTRp/1mTcZ9x&#10;OotgqDkYR2Jm3Ocnj4mxx+mS6oTHe7yToheABfR4fPpO31KO1SmXxktRVGbVe4455ph6bHJDPL9r&#10;bL43ttzGslbWV5171h9l0ViaJaT1wZHa6ZHW+hBjNTcKUrXxWdoX8uJKV7pSzXPONhg6bhl/Oqym&#10;r6n13naYiZ0z1lr00dzEGQ1BR98Zv3r1PAr4kbcMH7vWGk1BmZcOP7rGPOEbY1Dr3v/xAn7Go56N&#10;Lscdd1zWgUE8dcordzXrNV1n+OMDH/jAqDwhVj3an//8569PM4yGL0MOWLMhB5zTgRej1j6aBj3R&#10;UG6X56Q0cnAPuquRz5ugnHfXyY65/KdUsTkyJ+iLDjwYKf+oIutERAaoa9DHWRlDc0PB7Gtq8FvH&#10;6v4bj3WiPDJaKL7GyLKmjz/++JpOcbx8Km/8Tp4114I+OmfCmRXOIcArUymBCwN+HVTj2wELpVb/&#10;MPBjSIyBiSymRTeLxGJ22lNfoSCHQsSi57nRCGiL1QlqvrvEJS5Ru1wBwx577FEfn6pWv/bzn/+8&#10;Zvp4hmu4Zrfffvv6fwR3nLedMrXfnc7G+ms236kpDjzjucITBKPzx/3PAT8EsQZct95662qbbbap&#10;D9PRR2eUx70OsPG/3XffvX6fZ0SzoC95yUsOnqK35ZZb1ocUpa05du+0wwVNb3SjG9UHq6QNHXfa&#10;aaeavm2NknTSSSfV/Xbgj/HNM7YuHrMF1/Gm5obCZ/1SagigoJkxnHXWWRse0ZwP197vfverlQYA&#10;7TSxIavccavmPN5x05vetPfMBifiub6r6Z9ncVunjeKK1njQAUvmPvVyBY/4yQMhFObgIDXwo29O&#10;P2yCApe52huA03V+V/c+/h+nsxmXGvq77rprfZ13oLHWJdgpTq7tOpENb6TrjHU+tgDYJz7xifod&#10;DslqHsTk9DrfOV8jmqqsxujUQ985yMk63GeffapddtmlPkY4VSAo/U4jtKYoRZRQJ2VSrtI2lv94&#10;gCij2223Xd0P/aEIpYd6MRYcg2wuXcM4QbOhuTGGmJu0j+7F32SdNUvRoeyR4WShU/+8x3r1bkc4&#10;U3ZSeQXUKQt4MT2d0VicaognKQoUTQeA9fF65yLo+GKhwO+dFguiFPDvB38TzBIg/KY+qrVt7nOB&#10;3+JxWheGtQhSCx2D+7/cgLSxftMjhAHZxS52sXMJLqDififxESJpS4XsySef3Mq+NPboV1xgkQWo&#10;AwaCFAA0PQeshDhSuGlxsBhCaFAGvKNva6WaC66hXDSbscepaYRA2liBIej1+5rXvGb9HKDbBf7u&#10;d6Y7QNWA2KxjayMqi8wpfubEzpJmQ6tQroBBerxtzAe6Nj05BP3QWeJ43+mOFKgQkAReFy0A8xWv&#10;eMVOmUfuBBCkSsrnPve5+ujitIVCZa7SBrhi7s2V/nkm67+rUcp4LprN0bbuTeeLkh9j7cpTIA9i&#10;DVI4ulrKa5Kqx7Y+4I914LTDrnFR6NMmVymAP7wJPFNp45Ug96LNw3+UKbS88Y1v3Dl08+aapkd1&#10;zNzgeUqO5wDltsbDQCEgG6JRDNwD1NNm51uczkgOkCPkZbMJw/bJhTHzvTDgj07oKMss3J0l1t+u&#10;AFCMYhvfmAmc9dpc4Pd8mnkIJy60aFxa/i8hq68BgQB+LuFoLJILXOAC9TOaR9SyGMJCEmdsayGo&#10;PDsFmlAaACT+a7OiWBUB/J6TNosv7okFDuy6Ti1zDK8xAMzmqYL6RWHyPdd8V2MNh1XlWspLl2vc&#10;edysBW2esTX7QljxXHg/GnY14M9Sayp9fcDR1df0HdyiPFDvfe97awsoeA4t2gQevku9M+mzjIX3&#10;Jmif7pJpo5m5aVNuPTMU8dQjYf10NTRsU0gcx+wdzXtDkery9HFjn+9856sufOEL13TvsuRzea2r&#10;333zRxnV93T9xnNiXE3LPX0P+rtfCChtFOw4/XFe/uPl8A796WpwqG0cQ3OT5jmFpyb1frS9D62c&#10;bhktZK757vJ+8SLp31WucpVzPRKdpjo5ceHAr/cIUKz+foufJkobZo0so40Bfm4zggdDOsc6WgA/&#10;V2lf6wJ+wEaYAf/UJXj66afXAo4w5krzfduZ4F3Aj4b6Sovvcp32AX+MhVeA8hAAJHYbLZ4rpOF7&#10;7l00anoPUmHcB6YEAatOKCTAiiuai7nZuPzQvqvljK3tXhaasXDxD7nlnSXvWmMOt3AKHLMc5YtW&#10;nhkAaOdJH/hzk7YJSGOjSAsvyO3wDL+nrt/m+PuAP65dFPBHmKFr7fMgOLudtW8sXQA7JfCnYQzK&#10;rPd2rfMATTkLXY3XxDMo8105M/Py3yKAvzk3wePG0jQYmmO3htJ1FDJ3880376QT5Tc8hEImfTlQ&#10;8+DEUoA/Tugre/nbwR9dxIYkwwCbZbQxwA+Uw/oW12oC/w477FCXFvbh0iNsU4btAv4QtlxYaZMg&#10;Iw6qRYKhkwqbLRYhoEwtQnkSFqbkmnnAUWIi6zpi2yzIpsZNMIh3yx/wzqYLORXGPCdoRLHhWk7d&#10;sawdCx5NJCeGouX5cgXSBuz6rI1ZgR/djUHOw1CTaBSgLAFSi/nQd4lUMdbTTjutPntiKDEpgJ9V&#10;Fu3+97//OcA/pb95ER5pa+bqwAMPrL+iyOgry7mrLRP4UwUyQLXLhS+mr+8S1fBWKGZtYZOpgN/8&#10;veMd76h+8IMf1EqdPAhhFTza1gL4KaMx5/p97LHHbgA+ci3CJMbAo9fMV5iX/6YAfu74aG1zc9hh&#10;h9VzICk6DR8NrRffh8y9/OUvXyf+ohVlz9H11mw0fBtr6wpXuEKNDVO3pQC/TnMRS1Ap4H9u8McQ&#10;PCKzWEmzMsQY4Cd0QguVrBktLH5WscQaAoBl5e9UMDWBX5INrd8CAGBpToNtXOc973nrjH+NALII&#10;xJxZXGkLoLEIAQtBJaYmvtq2GyC9NwccWZ6SdCSuxfhTwSATV1/RhyDTzzRJx/uMPe7dYostajpR&#10;EngyYqeE6wgZ/wvQIzQD/IUbUgsMqPVtrcoZWxvfhHXDrTvUKC8hnEIwxXygiax8Y5Vk2ZbA1fZ8&#10;4OCZaczXdSn4A6HgF14HCabNJn7rOeESP+igg+q/hWS62tTAT2A3WwAkJdYaAKpi53vuuee5PCyh&#10;JO22224bkkaFoKwZY2mzmqcCfs8XdpKAKvQypDTFuPTNnOMjCWs8bmkTzouwRniL7KaINi//jQF+&#10;uQVpizEA3b65kZio77aSNvOShtZMyFxeToYN+kZejx070fC3UF6sLz933HHHc3hFh9419P3SgJ8L&#10;lLZUSve2W/2sfaDF1bOMNgb4LYQLXvCCNSOmySwB/IRXNOAspyMF6RT4LTgub6GNNAEw7scjAJBr&#10;n+C2ZShc382EqtS1LKHHYgq37hANc8BR6IUA1IQ4PDuNzwGdsLy55Xxv203aUmEcygwBLkSQWn7C&#10;HmicKg6s6qA7d28k0vld7YWuljO2tnsjV6ENTJvXm7sQTDw8WjofspijmW9u3KFGwfLMZpKY+1Lw&#10;D5czxUmdiWbbeeed6/+jFx5KE0Vlobe1XOCPbG25Sl3N/PTF+HlsJH4BR+Ptyv1gCPieMmgc/pbU&#10;6X9Ao9mmAn65LzLLKe+xlU+mfDMPJ94foEmGaZQW8+9E1majJANoazz4J5T0efmP57CLNtGPkHuR&#10;TNccA8PF3ESNiObchHIBvMfumkhj/PFe4SdrnpxrNp60UAyMS6LrVInfSwN+sQ57GzHxekvw4+Xo&#10;29VAGbJIMG5fAtiQ4Bzz/Rjgt0gwHsstdW+1Ab8+NHcmdLn6m/3lxmU1cM0CctYiqyG2eDUBKXX1&#10;0765IkMwspT6Wg442hUgsUyzyC12dGCNh8UbYCzu6rumtZwKY+7vtKWJgH6Xy9As1SwcwKPh2Sx/&#10;z2NVpbkWzXHmjK2NNjK2vYeVN+R9iix418e+/hT4YytlvGcooz9o7Hm8X20tBX99tX1THkTaKIye&#10;QWACpOAh28j8P3ZDNJ+fA/z4iyXvOX3uVzFcc9VsAZDkAXA0t56lb6nFF/cpouP7WAvGIuM7AFMI&#10;JW1TAn+quNkO6Z08TW21FWJclPYu/m7SghIRibNBK8rsPPzHk+J+3qauZt5cI4yXtubchLLYnJvI&#10;Q/AMLvoxLQX+tDy1MGVXGMV3QRfv7NrhNKYfrl0a8HsZgUmbX0/ufoAvtivxxcS3KQD2SPtOAs+y&#10;juGlfAWYc5H3tQDT1M3v+qGs/nBXDgF/WmRHn2xrAhSsYD+BbGTgp1viUuCPJDhKR7gTm1uH0jGm&#10;4Ni1N1qynX330WIBsuhYlKmrXtZvCMdUK88VxhHfVsyj2Sz2CBew9GSNN4Xs2LG1zbe4Y4DK0FkR&#10;kaUtByNaH/DnCCbKlfcr6tLVzEf0kSLa3FFiiyla4Qf8EzzENR6g0laUJYDfvX2Fg4Cv50T+QFs/&#10;5cO0JcKl4BL3KTAUfJMmuAICoEPBI/zTsbBI3WNPetr6lMwc+kc+gbWWKm6UapawdwppNdtQVj+r&#10;tk3G2LonLCQ0qKXho1n4L2QaQ6Er+13xIONoxuf75oYciLnBV+p6eEab16VJm3RXUU5WP69X224e&#10;rn7vnOrE1qUCPy1rvWX3W9jA3s4GViHBLvnM/0IJiMpXBNJUrpyhha4YD0ayyPuAP2Ls4tJNq60v&#10;q1+SX2i1Q8AffQVoYWE3+x9JfqklH0DDDZkmwOGzUBQoVW0tBX75Ac1m8bHAU9e7/IPYlsgFn74T&#10;OKMnr0AKLKkwbm6FAjB2TGh+dz9+aWvoKc8hQE++TFcbGlsfb0QME3hF35rXAyUub2MlvKOlyX3N&#10;6n5D/Oj7sNYpwH2NpR90aIaZuJAVZ2k24BPJZW1KUwC/cTeTKdNnhWeH8tfWbN/SN0ZOswW4qHiZ&#10;Nsmx7pFUGTsPYr85IGg2z3a9sQrDRUt5TTGfZhNe6tvZEDwMjJu7U3gXIuckVXi9I8YlxJc2Cr3k&#10;NeDXNqf4yLtS78g8/EdZ8Ty0adt2qG/CLJE4nPY1Z25CmWDpB//15dpILj7hhBM2vCaAP8KH6ft5&#10;fHjF5be0nYsQMf+hnQQ568w1SwV+AtGi5NoO4IsT6TZFLwDvhkUa1ijNWUIYoCd8eAG4+IGwBKSh&#10;EqW5k5pzXVgaGBi4pQoHwCbQxat9D2xTaySeH3W8ueYxq2sITS5tse+w5AFmLJR0IaT9jCI4UfGv&#10;OYYQzJ4TFjpaxnObrum0zCjeajYlhePedJtd9BlwtQkQipv/KxaStgAt36VFO4QCQhhZvIriSGJj&#10;3dquFpnmAfyph6Gtz2F59bmau8aWwxeEj21yocSwlNMdE7wxLB2WcTNOms4H621sU3Pfe1U4G2oB&#10;/mmNB+vJ/V1JV2SP7/W9yc9yV4If+sq0mjtJmq6ViZ9ajoBTbLirrkUU4YlYeIzR++QEeKbwErAX&#10;UpBJ39YAZvBBussm5TUJg/jAs33IIS77thMQg+etzaBB0xWuHwFcruH9imeFh03YxbpBI2uepzMs&#10;d1Y4uZ82HkTPSpWUefjPs0OuqamRFulBG+MXxopy4mlfcuZG7kjwlryEMAIUnML7YambHzJKaCQF&#10;6qg0ausvGUlW4kN5J7w36ImvxfLTbbzhiSGHh3bGDK2b+H6pwK/TEhbErixSH8QAkAAQo7CGaT1R&#10;1xizxTn1ESsn1FOFIX5fpdwBY+mr8c7KxixiRlHXu5m1njuJY67DlGKLLGsCkIUDmMLa5kbkzhSn&#10;5NZryzmg+XK5iz16hsVkEahI5T4uykjsESvkurXwKQgYXNJaLCDJjHZ8eJZrzHvbAS2eQzh6j/65&#10;h3XgmaxP8T3b4NLGLWZc+mNBhWUvkYbgij7ZjmchBsCF0sNClHeRJjXpL7o0LTHWBiuQwFbgg6eE&#10;EGTdEULoxIPgmeLPxgIkKCysK5aksYjhGlvXtk50IFCsk7bmWc2xmcOxFb/wrjnhOdFXrkbj5vmh&#10;1DUTm9CIYmMMUWfA9rPcgiOENDe9+wGrxMehU/q8zxYw/GLtowsBjr/axiuxlJuWh4grXqEgTYiD&#10;AhF9p9Sx1rqELCCVzCnUIEEPP8pIZ01S4JuNUkdG2W1i/tESEKeJvDL8Ab1n4g99pIB1JSMaO/7B&#10;VzLjKWFowCvkfzxSXOgUBB/P7dtnbz2rwBk0sCYActPtDPDk2ng+mhmX53snDwT6mj/KgNyUUILt&#10;xgB4+IeXRu6O+XLORFsby3/pM6w5c+F91j8+Jpfk3zQ9GeYGnqRzQxlPlceYG3PCOxPFfKx5ygua&#10;eZef3uNZZKJcnOB/hhH6hsw1Hyx/tDKPsZ3T2ievyBFK4O1ud7t6/TEI+rw1YzDAtUsF/ugc68hi&#10;444hHAgmDICp4jAL4E+4SQikNar45CNU4BN/++l7rk9g6z7u3UgiTJWF8DKkPxelNOgDYb6oAgxj&#10;JzquZ9mjP20T0xOaBCzNlGA0J4R4swJd+j7PAFjuNz5aKyD0P0IxrCmC0wKyQCg1hAjA4IoOJvbT&#10;3ywn37u2LcZFYSEovc+7gCrlybWe7T7/bxPW+mPxxveegQbRJ1a476PYhuu5UD0b0KLVkKYdxToA&#10;DutCf9AHPaLfxhh0ck3QGMh7v/d5l/noA+qYtyYP6KNndY1taAxtPGVOeWEoi4RXVzVBfBQ0C7rp&#10;R27oyly63r3GYH5zPGDo6B40cz1axxkGzfEIVeFH86+v5hZNzFGTl/CE7/poxipjGfMYscq6aGMu&#10;8bh364P3pWsg7adnxtrCK2lJ5LhOn/COa/GqZ+kv/gpew0dxv2e0eezS9xp/SgP08VzA1UYDNES/&#10;oLu/450hB5qyzzMpVGQ+hSaHN3L5rznXrGcKPnlG+UhDIum1Y+YGbdHImFMQRh/PZ1hQwKyXZsEx&#10;c2MOQmaaG3xgfNZOSgt8Yq1RTNGrjQdmlf9rYvGP6SxiEqYWCgZCOMxtMsVDJMGJO5lYBGJhcdex&#10;FLjOKQ2sTh6F8CzEiWHhbUg9DhQMLu9UceBtCMWAspCGKJpeh9Tb4J7YwTDW0hpDo3JtoUChQKHA&#10;GArMovyNeX65duOgwJpY/IsmDeamqbLoQmmgWdHCxHcoDjwONEGWDI8DFwvFAaADf0oAxYGyEMpD&#10;HKUZ3oYIU/A2AHr3pVn7YnltJVcXPf7y/EKBQoFCgUKBQoEuCmySwD/vdHMTceVwp3HPcLVQGsR+&#10;JS1RGrhguPgcKSteF2c8i7eFdwDwt2Voztu/cn+hQKFAoUChQKHArBQowD8r5Tru4yWQXwD8hRKW&#10;dejOxMMojysUKBQoFCgU2EQpUIB/4omVEWqXQgB/WgFr4leVxxUKFAoUChQKFAqMpkAB/tEk679B&#10;tipLXyKg3QarltU/8XDL4woFCgUKBQoFNjIKFOCfeMLsBFAW0q4C2w5LVv/EBC6PKxQoFCgUKBSY&#10;iwIF+Oci37lvtgdZkSI7BOzpLNtnJiZweVyhQKFAoUChwFwUKMA/F/nKzYUChQKFAoUChQIbFwUK&#10;8G9c81V6WyhQKFAoUChQKDAXBQrwz0W+cnOhQKFAoUChQKHAxkWBAvwb13yV3hYKFAoUChQKFArM&#10;RYEC/HORr9xcKFAoUChQKFAosHFRoAD/xjVfpbeFAoUChQKFAoUC56LAmB1k2cB/wgknVE984hPr&#10;zyGHHFI+hQaFBwoPFB4oPFB4YA154OCDD67rxYytENsL/KFBHH/88dV5znOe8ik0KDxQeKDwQOGB&#10;wgMrxgObbbZZ9dvf/jbbD5Jl8e+///71RJ/3vOfd8En/Lr//f7oUOhQ6FB4oPFB4oPDAsnnA+848&#10;88xpgV/9+Ytf/OJFy1sxLa94YYoXqvBA4YHCA4UHdt999+qvf/3rtMDvaT/60Y/qs+fF+t/5zneW&#10;T6FB4YHCA4UHCg8UHlhDHhCGP+mkk6p//OMf2aDvwixX/6gnlosLBQoFCgUKBQoFCgVWlgIF+Fd2&#10;akrHCgUKBQoFCgUKBaanQAH+6WlanlgoUChQKFAoUCiwshQowL+yU1M6VihQKFAoUChQKDA9BQrw&#10;T0/T8sRCgUKBQoFCgUKBlaVAAf6VnZrSsUKBQoFCgUKBQoHpKVCAf3qalicWChQKFAoUChQKrCwF&#10;CvCv7NSUjhUKFAoUChQKFApMT4EC/NPTtDyxUKBQoFCgUKBQYGUpUIB/ZaemdKxQoFCgUKBQoFBg&#10;egoU4J+epuWJhQKFAoUChQKFAitLgQL8Kzs1pWOFAoUChQKFAoUC01OgAP/0NC1PLBQoFCgUKBQo&#10;FFhZCiwU+P/0pz+t7MBLxwoFCgUKBQoFquqf//xnIcM6o0AW8P/lL3+p3vGOd1SvetWrqqc97WnV&#10;M5/5zOqFL3xh9aIXvah67nOfW//t86xnPat6xjOeUX8e9KAHVUcdddQ6I2cZbqHAOAr87Gc/q97w&#10;hjdUL33pS6vnPe951ZFHHlm98pWvrNfac57znOqpT31qvZ5e8IIX1Ovp4x//ePXHP/5x3EvK1YUC&#10;AxT41re+Vb3mNa+pZTpew3/Bh2R8yPXDDz+8lvMvfvGLa751VPsXvvCF6te//nWh8UZEgSzgpxH+&#10;4he/qL7//e9Xz372s6ttt9222n777aub3OQm1e1vf/vq3ve+d3Wve92r2muvvardd9+9utnNblZt&#10;tdVW1QknnLARkaJ0tVBg+RT461//Wp111lnVmWeeWd33vvetrn/969dr66Y3vWn1kIc8pHryk59c&#10;K9H+tu522GGH6u53v3v1wQ9+cPmdLW/cJClAvvPO/vSnP61OP/30Wobf8IY33MCHd7zjHasHPvCB&#10;1cMe9rDq/ve/f3XnO9+55sPrXe961TbbbFPd8pa3rO5yl7tUhx12WPWZz3xmk6TRpjaoLOBPB01A&#10;7bjjjtXtbne7mjHe/e53b/j6H//4R/XnP/+5+s53vlPd5z73qd7//vefi145bqWca4YmYopnDL1j&#10;1b7PGXNc8/e//33m7pvntWg545u6X3/7299aH7mIvrz97W+v19Quu+xSK9Rnn332hnefccYZtdC9&#10;xS1uUe20007VdtttV33kIx+ZergzPW8RtJipI+WmDRSYZ05Y/Iw3fHiHO9yh+vGPf3wOyloT/veB&#10;D3ygevzjH18Dv+tvfvOb1wrBoYceOokHYJ4xLIoVVrFPs4x1JuC/9a1vXd32trethdT73ve+1ve+&#10;7W1vO4dVwoV00kknZffxlFNOqTzj2GOPrZWL448/vjrmmGPqn975nve8p3rnO99Z/+8HP/hB63NZ&#10;U671DC6pd73rXdVb3vKW+m/3+84zvOe9731v/T/C97jjjtvwDve4/q1vfWsd7sDsX/rSl7LdrYS3&#10;Z3OV0Zj33XffWil65CMfWYdJeEV4Urra9773vVqT/u1vf5tFu1/+8pc1jYzD2IzRePT/K1/5yoZn&#10;cOVZ4GMbxe7BD35w9bnPfa6+1UKgDL761a+uXve619XvRU/v9vFu/fHxN1pyKeqn5to3vvGN2d3g&#10;VnSP95gvH88kbF7xildURx99dP0udPUxf+beBx/F//3UH9dyaX74wx8+Vx+8y1x10f4b3/hG/T59&#10;8Xzz7Kf+6OMXv/jF7HG5EK0C+NsELl66613vWll/wJ/lH+vC2OL9xqZP5tz4Tz755Aof5bavfe1r&#10;9Vw+4QlPqB7wgAfUPEvpOOigg2panXrqqdXvf//7czzus5/9bHXwwQfX7t+Y/6C1vsUc6E/8H/39&#10;ra/4UZjDeva3cfku5Z+4z7Vc023tu9/9bk1/IRIeE3334U157GMfW4dPPN9P/B/rWl+CJ6Kvfsb/&#10;4zt/v+lNb6rpEHIl5JG/PfsnP/lJa9+66IrOxvSxj33sXHRNHzSPDMUb5gG/kmFdCq33cePjw513&#10;3rnaY489ql/96le9rPPpT3+6pjHwZxDyBPtbGEvjSQjaoCl6RV/e/OY31/PcJtPbQFbYOZXp5iNk&#10;ujGGTDfOD33oQ1XTSEFjshhf81T7+cQnPrF67WtfWxus7seDsZ48k9zHJ+avrcEfPB/eueC3/fff&#10;v6Ylev/85z/vpOFpp51Wh/lyGx4POaufQQ99+OEPf5j1mNHAb/Ap8BO8bY37MmUYRGalEBpDzYQb&#10;3Cc/+ckaZLiTeBke85jH1C5PTMkVdac73akicH7zm9+0PtKkf/3rX69e/vKX18+4wQ1uUBP4nve8&#10;Z32//tBSCRfjAmAnnnhixbV1oxvdqP6eBkvYErK3utWtavcWDfdud7tbvYi6GmCzUN3jGYAeE2Aw&#10;Qgc9uHV9LJZDDjmk+uY3v3mux33+85+vrnvd61YPfehDq9/97ndDpKsVEgBvMekn97AQDOZKmY+m&#10;jo5dQqrrRRbuFltsUS+GaOaZi/BlL3tZdeMb37imm3ky9t12260WID6s1etc5zrVbW5zmw1zRkBf&#10;+9rXrhfWUMMXhAiaUIaMzXv222+/msYRgvIeH3yKBvpjrD765OP/5h79r3a1q9UhrGbTty233LIW&#10;/lpTEJljrk2Cw7sJPnwGAClG1sCYZs4C+NHtRz/60bluJ0Bds+uuu9ZjAEhAGr9GiIClhse5ZM2H&#10;MfofHkyVv+bDraVHPOIR9T3cvZQpgEShMibvNH/eg/+BPEGsAW10dK+5QH9rFq3RxRzEegrFxTX+&#10;h7/d9/znP7/upzn1f+NDB//DP5QdY9l6662rL3/5y+fo/le/+tVaMfEutCB8n/70p9drTv6EuDRF&#10;wDvd72e8J/hFX/U55Rd/Bx8Zl2df85rXrBVCAKI/Me/4AG9SilJewSPo6t4uuloD3tukawzS88bK&#10;UMpeKkMBsjwRCmuf1+4lL3nJBuDHQ0PAr4+UY4qVNcVbZSwMHcYXelCiY83iH+vlKU95SnXEEUds&#10;CG/lyHSeyj6Zbk71gXwyzpgH4Kw/3ksJpLhRGOQsmGP0Z2zCADwf68n83u9+96tzayje6bxSFJ70&#10;pCdtoBWZCmusBbJD+ANexLxTNMOLlz4HYJOp8uSGmvvMB3p6j2eTOdY2mZODEd4xGvi//e1v19Z+&#10;WPxdwN8cAOAKwZsD/nE/a8XgML1mcVuAFiMwznFZ0yotdgChEQT6YsLFT5stNF4LGiBYJAgOOAlZ&#10;AohQwqj+Then3wlXYIuZvLPL2sJMBJS+eBfhRsNMG0ESrl2MmzuxnoERMV7aR/83HjE7TC1JM7cR&#10;8gSe+wiHZmNF7LnnnjWwGw+FiiKizwQD0MYvFlIABvqGoM0B/3gnzRYPeB8PwsMf/vBaCURryox3&#10;WSA0Y4LAtfe4xz1qFyXA9r1nWCyPfvSja+9L2oAuhQyv4ZGmoEwXrjVhjqwJIDLW0o/3os0Q8FOI&#10;AaGPvhEAGiETgBreGEIXIFKYzYePPrZZyxRS8wCArZe2HTkSuFwXyiwgoZhTcCiuhDihjHbozOJD&#10;a6AXipa1ZV4IQPNkPCwW/Td31ne4jinp+oF/fKw/cyyfiNCNRhkydrwO3JtKQTqv+kUJICxZaJ6j&#10;Hz7ymD71qU/V/Iu+aEWhNQZjdK+Qi/v1k6cujKCueUcvczoLXZsu9nll6N5775211AEKXkEHRk+u&#10;zPnDH/5Qy2lylZKIP3hHojXXSSihBxxwQM3L3meN5sh0oJ3KdEZHl0w3r7DC9WRFs1EQ9DfyE8gx&#10;/Kg/1kRq5MS9cmzwCJ4jO7yj2XhHWeQMSTLIszwXT2khQ0KZp7RQRMY0Cj7eGoOpnj8z8Bs0QucC&#10;P9AiHMPiyu3oJz7xiZqBgIXGrYSIhDLmbMsjSAkHYPbZZ5+aOLRfLTRaDKpfzRbfGx8lodkAqT4A&#10;anRI3Ss0RkzEu0DgDsXDeSvCEsFo3pm6nTEJukVOBYDLXYg0aoyZLj5jIXhp8p6r/12hkua4KSWY&#10;l5Aj+JqNZk/hiXF0zY3+pMCPlsFPueBPKKKJhURQpUCQ9ksf0JSAJvja5sOzXv/6159jMXqmhRjg&#10;H7zTtijNuecbA5rGwh6zgF2bA/z4JZQr/Et4EiDobm3pR9NzFAqb742JlZI2YRrro5mz09V/llGM&#10;1xpkpbKSuhpLEJh7fpvgdR/XPlDlWYhr25RL1xLEAYqsJfLBs62NnC3E+J0wZp01G9oZm7UN+LvW&#10;Bm+HeQ8loW3eZ6GrOfJu4yG30mz5eWSoeSdDc0DVXHr/WOBHS+BJPlg3oZiHvGrSi1GjkfEh0713&#10;XplOQUqb8bD0gX9XiIMHQBhAa8qxJvDzCusvgzTHcKJok7fhacRXlI1onm/cESbJBX9zaU7xPxqO&#10;aaOBn4ANi9+izwF+wlYsxYImHMeAP0bCtGKMGiHnWYQeBgsrvmvQPAYs1NRqI9QRWn+4SJotGN81&#10;LJRmY72KfcUCxQga6zZiXb7rikM2n8f65AK00NCGUIr4GMAxVt8F+Oda/lyRgJ92nLZYgOYRkOfE&#10;lwI8CDifNiFC6LLGLPg+pTAVPraHhrdjDPijDzcwJasvXBFgqk/61gYM+pOGi1guLJ1IYrXIWbTB&#10;f835Cy9Y8LYckFlaDvCzPoW49A0PEqr6b2zmxTjbYpFCAugcnjLWiCYEZK6MUUwytwlzuY9bl9LQ&#10;9Jikz6EAB5hbe20NzfEYhdK67lp77g3ljWXvudYM2vMe5DZCvi3HJUKZAfxdCiW6N+c99TTMS9ew&#10;mCMERe7x0oUMNY/GnWNApTI0B/hDPs4C/OjPg6afxmAeQz4GvdBW34Ne+rRIma4/5BxvQhfw61so&#10;k005JgQXjSJIbvJQUHhzt9aag1Se8JRFX8hndEIXMj7X8scTcA3w9xkmbWtiZuC30BCzLSnKi2iq&#10;kRRlgFzEBLWkJQyFcX0++tGP9q5VWmFsbYoLuZC92wR4Vh/Ahrs7daGnwE8oNVt8bzK4L9sa68JE&#10;EqaUC40wNAmYnvtqTGMFR+zWM0JACgdgMhYdegX402oj9taVacolCfibGqtscIIe/cJtPGT1o59+&#10;RbwV+KRZ58aaC/wpXcSRCYHwQEQIKU34axufd+Mln0gUbKN3DvA37+OeoyyyTrnSwgLsApZQhi3c&#10;LuDN4YUc4OfGx3fmIsAWiAP+sPjbgJ8yEh43ng9rksClUIdrXTLUUEt3hYiVhtfI2LvoE0CAv7uA&#10;P95rveL3PuCPaykq+Nj14sdjGsWRW7/ZcoHffV3zjrZj6Rr9MCcpXcm3WJupDA35OasM7aPVvMAf&#10;Saohq8IqDnqRIfrNAGmT6b4bkunyQtLE8j6Z/qhHParmcQolD9FQa8qxFDsYKrCH3G/zGPU9G4/i&#10;VwqRZ0Syu7wL/2dsWE++h3lyVIY8xrzFrh3rZRwN/GmMnwAiuFkTMiG5af00CRg/tOWwSGisXBKE&#10;ewgpE9KlPCAigYVIBhiNdQYowqXMTdPWvJ9QILzDwnHdVMBv8gN4TFAsWEIrXMdDTBbfB5BFElOE&#10;NggnIESp4Dok8EOTpiX3gZ5kKQtEDCltGC1iybE4+yw2lpjYnQXLyoyFyzWbtr4F00UHcVbPoxF7&#10;h8WJPzCz+GhXo1jyklAmmwpIeg8wDUu3y+JPrzePaO+5YuQSbiI+1+V6Ti2/RQO/BDL8wN0fXqGg&#10;e5/Fbx2Fqz+SiPBWhFnwQW5GcNArrP4QZHID2lqOxR/3yXAfsvhda22nScaSTqdoY4A/tWDTeWd9&#10;BV3RZl66RhIx/k1lqHeSgWRoWNVtNGBZN2VoH63mBX55JWnuw+Me97j6dRRDa7tNQWYkhkzX1y6Z&#10;7hkh0yNc2JTpFM20SaYOQxFmeXZfSCiVY6lXm2fWfOq/PkRoIJfvyDhzFWFqoViN0SdfjBHMs6iv&#10;4fGBr33gzwCFCRE2ye3LzMBPWAcRwkVNsGB4SW3c1dx3mgkSX2G1apFAE4xrMroKkliICCFBKG2E&#10;sP97BmBvm0ga2bWuda06wSttQ8A/5Orn5iN4xY3CMhWzCWbHLLZwjG0hIGMft/cQIpJSxBQ1rj+g&#10;iPbeQ8Hq2irCWyELO7LSoz80ScwXuw6GrH5z4zn6wCIzX+a5KWyawN9GA7xAYQjLkWvXsyTHSAoT&#10;s7c4IgxB2WlraEMJAf59VcPGWvwWJy9JeHpCiJtbgqltB0kXAIyd/+grwULxSAHD4sfz1hYXY2rV&#10;B937LH5eDMLFvMf20chlsX49M9Zrbr/THT7mkJBqa7MCf1t+jeezBoFhbB/Dj2Mtnq4xTgH8kTyM&#10;Z2aha+SMWAPoKkNc46ruk6FdMqdLhnbRYF7gp5CS//jYWmZxa33A7/scmS6Jb6xMJ28iRBIeRUZG&#10;F726PJeRLxSe5jROn7Nm0twBSjoPjkaukjlkDfkI68L7Gzk5qZKTvgttXdOX0NrWt5mB3+AtPK4T&#10;wpDg9iGsWJisprCyEZIbg1CPmIjYVGyVCQ2qLV9AlrD3BPPEIDBRJNf5vhkyQGTuaJ9mMtwQ8Mf3&#10;FAtbmZoN2GM+CzIAjJs0BBGLJSf21nwul1hkXhMagJCrH1Ok/QDcYfm7HhOH9Zc+0yIB2E268p6g&#10;C28BLwXAwGhtsX7eGnkLAMM8yhsgjFzfLMmcLhjKhH7JwZCT4EM7jQpf0c8DDzywHnMkpLHk9C00&#10;Y0zd5lIDUpSvtvlNaTAW+FnUknbwncbqt0DRCD9wYzbb1K7+AH4KneQ9/CgXhaJjTpvbq5oWf3MX&#10;CdezRDE8IzEvGksMrxobPujb290mPKz7yH42X01LK+6ZBfjxD5DDP/hGaMtPPMXFTzGLcBV6jRXC&#10;XYJ6HuAP1/UUdI0ETnQ1XoofJQK9w8hhcYYMpbyxQpu7gowTbdpk6KKAv8kXEU4dAn7fR7JkKtND&#10;xs4j08XRyRLPl5eCbmSYkGxz2yz6Coc1c5V4CsJT6hljPTnoHWEH/TCXmmRxMj6MX3glByAFf54w&#10;sqjZrA9yKQ2bdM1r+v+5gL8vA1PiTIA8QmJa1lkKwmLN4Z6Mfd5N65Q1haGbwG8QMoAjxuf3psAH&#10;zm0u99iuYlH1xfh9bxEDAQlkLCUM5P/Gl7pgYg92ZIFH3D9nEuKa2PoToRCMRQtMLVDXei83UVj+&#10;aECwNxnYOJvADzCBJTDXhGkwTpfVjxlTOsa2Ge+kBKQtBX6LhrDWT5ag+TGHTWWKB8E4UgsWvYFc&#10;ZAe7p5lk2cVTTXqPAX6Cp01A0sj1gbAQXmkmSE1t8ZsLFr8tZOaUEsl92rbwjTe1+IE4xdtYuCZZ&#10;O4ADT1Ei0xZCyD0Atev5XTwcIaDIVm5bo+6dBfgJRn3CP2KjFDK7A/CV/xHCoSSTHW01MMasvbh2&#10;CuBv0rXLWsulK+GO51j8XTI0dgOQlWNkaFsf5rX4GYCR/Kw/wnlajoLcJtMD+Ck1fTI9ErbbZLr3&#10;o0sYrOR0hEz1NQXOLoufYZaGSPsKr3XNLT6OrYsB/DCqKacp9xL3AvzJH0ZSM5mwTX7m8P3cwN+V&#10;1c8dFxYEsDFI7p+mW1b2a2SoWsCx/zs6z3oBAAbdbLENJDJwUw2MVeu5bfHfXIufVhdFPTBMJPNR&#10;VpquFW6gsPj9bC6+nMmg+ZnoSLpjkbPQxOnbMpAl74XlD4iFU1Lwp0hQGlKXfMTIIu6GyQmUsGjT&#10;WL/5I3wtkpi3SNxBi+aOiHTBYNS2uCN+SesKACVjaNKTkMAzFklsc0lpEOGj1AJqo/EY4OdqROtm&#10;KdzYQYDP0Lm5dWZRwN9WwKdtjCnd0SqKF8Vef/RlLTcbQHEtkBXGGHvQijmgQMa+flZJW5sF+PFP&#10;m6eHIsP7RVjGFiiKuP39U7QpgB9Poyt+mYKu4r6UfV7TIRlqzsfI0CHg53kYyxfkMNkZCeCx3nPW&#10;Scj0qKOQrgEyHa/NItNjnPqAT9GIHNdPMoYMjHF2xfgjhEM+u3eW3TvmMurQyNnQhJbbQrLyHrj9&#10;I+bPQKL8puAfRatyd5AFHUYDf7qdr2/LVspQEY/tSsQS8w9iNhmXpQ1k2oCfFizZJapthXVvQhTo&#10;6CpJmwP8GMMEsS4IAy5XLv6olW5Bp0wZWdORuJGzv7O56DBWJKLxkNB0KRTAqK2ynPuNMd1vDvxD&#10;AdJfwJ8mT1pYchNSt754qWc0rf6mte99FLUAFu9K48I5Wf2s2Cgw43mso67kFBq1/A1gG5mu6Zxy&#10;xw0BPysBn/Zt59OP2B+P/sJUvBUEjY8wBXCMmGvTu5RjyeSAUk5Wfx/wE4r6KXYJICX8cL/jYzRs&#10;Vgaj5IWi6d5msuZQn7le8Wkk2fIGTQX8XVn9lA0FkmJew2rLydYeGo/vxwB/17xbW+GNmJWuUQ+D&#10;0I+dECzTqWVoH/BTXNp27wzR0fqOPB0/o6BVzjqJrd8h0yO3aYxM7wo5pf0mE/EuWRZbUiN02QX8&#10;vKNhgZvfWRJKAXdUioydX5GL1UzC1l9rLNz5URHRMyLcoyaHvlBoxrTRwM+lFhZ2mvHY91LADyiB&#10;Yteea8ziexMe4I+wBkhoc2m0tdjalyZLEHD2Fnftwc0BfhPs00wwYmVbjIQppSO0LwCIkfRVX8RM&#10;h7ZiNMcT2iC6xvYkAg5420bS1TBOE/y52yR0uTc9IwFzSRBLi/rQLKPymzGH0tK09r0/5j/2nKbu&#10;LjkdbbGxPt6wSMXUu/ah2lvrmSn4S0rUADQBme7YaL4rBX5KRNe+W1seZcsDeUpWHDUdx01zVwb4&#10;G3vKW37Hu1Nv52tWbuuiY8Qkoz5GKgR4K7iH8SQeSWs6yEtJXYnNQk9DgsQ2M+O2Xs1P1xymFn9X&#10;tna8a0xWf8xHV8huqP9t36fFmIyrz5JqAlm4i1O6ou+8dCUbGQFjZag5yZGhTTrwqMS+8lmAP7Ym&#10;mxfu6giN5QC/voRMx8+RADevTG+bazk0ZEjUhIkQAeUylWORN4EXIoEbbUNG5x7cEx5Uz7AWYxeM&#10;MCaLv1lvJfpMvjF8w/L3E/h7HlkFL8bUsPDc0cAv1mhCxpTsFa/AQM0qd83J4O6l0Qb4e4+sblvm&#10;mtXG4l6gxR0VOwQIcJpR0ypL3xWMnWacpt9HHBtBm5Y2DUw8PQqSpP2iJKQA3Iyp9gkik8vdZBze&#10;G3uM5Q7I6u/KmI5nEqjeHcUlWKoYijWd9gOop4kkcb+tmGH1UwLsYVd9sJkjIfzA8ohtROleaMpP&#10;jCHXGxQ1zHkSupoFSpGKUIpnA3+KlwXaV5REyMV9fcVIYu+08fcliZn3CImkW/tCGZq3gE96SA9A&#10;zV3M6B5nSQD45tYeia9BAwprJMJSyLmPjcl93PZjEvyEcjzXWjA/XTkCQkKxXrrqYsTcs4JiO9/Q&#10;tZEYilaeP8WRsGRQFASyFsm7rtac9yhBm9I1wGssXQFL0BV/euYYGRpZ7OZ1SIY2x4fuAfzWels5&#10;2i6aRKEhMtx6So0O9Io6IOjSdW5EKtMp02Q6z474eFfrkume1Req4I2IHJUo357KYnRIC/gAXGso&#10;drXlKuf6TSEP4yA1gnkxAX8zWTodq7UF0yKvC/jDhKiDkhsWjGeOBv7mIT1tWaTxcBqSyUZ8sSnC&#10;t8sKj3s8PxK7wv1PEPQV6IjYC2JGcl3f9p5gbMzZLO+oH/E9oWYPaLPFPlXjMRHhFeDGpnQQGJEI&#10;lrvgCWMMZUJT7wYLHfC3lcht9ivingFAAc4pqBKsvCFR4z2ewRJmEYdSpy/moblo0gIjFoVSq9EI&#10;p8jy9l0fb7BSCQkKCot/6IhZCkcku4RnKCoI9tEY/YaAX/Kc8EdXUlCML5L8IiYeW/tiTaB7G/DG&#10;/cYLpLs8FFG6Mypj5rrvAmjC29TG+6GUukY/Q+hykeOHcJl3WR1tAje2YqbFSNqus8Yii7qtEmZ6&#10;T1rsp6tugutZZcbguVH7Qsy068CuZr8IUtt8m9YapckzzUGzyEybHAglwT2pwjUFXVPgFNfOlaE8&#10;D00ZOqbIUXo6n3dKEs1tlFdKC4OjaayE0Ti0TryL8YWv5pXpQqUpcDfHEfln5FWECBh3qRxLXfBy&#10;SWI3iZ+x1TKHPhQw77He0m3KvMjCuUPFrcjeSOpGl0iM7zrQq69Po4E/jWWbmLYDDOKFkjrEUixS&#10;7kaLJCcJgXLAhYtZCSQE7qtfLAEwwg+ubSvDmxIhGNtibavVH997lq1zbQ0zRTa8yQyByc3n/5Go&#10;2Mx8b3sWEOTSss/auNOteegrX6Etx6HtWbG/OXWDpodPsJB917YVhVswTSTpKkKkL2GVpaGQACDP&#10;95yuGBjgi2ejP89CTtU4CqS5DYFg/igDfa62OADDfHQlKlG0KFdDfYiDeyJpKQRCqgzj2baKcDFX&#10;5qfL0omCOGP3CafA32X5Uo7kU0RSE2CIbX8SPaMqI7DL2Yoq6TROq4vQS5egCeD37qGjoNOwQF+e&#10;DCVMKC3WYWxn864coDLGSHBN+x2HYoXy3Lc/uk/hI6RTupJ9KV1Tnk1/76Ir4I+QzRgZGiGyIRma&#10;0iDNURjy0qb3kfXmgRyj0De3UTfp1WeczSPTU2OOItIGzkHzWNP6HPkEqRwj25sYx7vAWImcnxxl&#10;2XgYhd6Dx1PvGOMS8A+FwYLWUcsliiHhi7bt3JMCf5SQDauLIG7LsjTJYt4GTIMyaMyXe3KZCeFa&#10;JSzc15XcFoMTH3ed64esR0lNrrMYo0JeSqSImxBsfSEDFgkGwOzeHYWCJGnRxqL0qLhll9uWkKJp&#10;irsbb3MPNhc8a9S+ztzGvR37s9PDQ8wTAKRctLnHo2Y2Zm+z9uP9UW/AO9L67rwD3JGxNdOctLl/&#10;0ScUIgWIxNbb9sd3KUkEKmuoy2OT3ifeGIqYkFHTbWnroLnjKs/ZzsbzZF7xDg8JAcLCiroDvkOf&#10;NvrKhzDeLmCKwlGRmZ+7VqKKYew66KooJmRinHjf3FmfkaPBekfTyPLHd13VzWxVxVcUtpwk1qiD&#10;0KdIx5yFkhC1BdqOhCVbhIiCxsA/FG1jY61JxIqS4U0+cj951LZrQJ6COSRU0SJNRG0+h1IQ3gHX&#10;NkMN5F7sWsmlq3G30dXcsezGyFDKfSpD27yXbWtMPkvsptHvoYOz5HpQFshCH/e30X6IXs2+TCHT&#10;5Tnh665DbMghSj+DKPrsZ8gxsrBt/JFUjT7mxDroColImiVzgTuPa1MhopjoA8s/t6XFjsjqvuql&#10;bc/Mtvh1VjxDJ8WIEcSATTStkECjBESRDd8RhpjCIiTc3YcpgBthNZQUYTDiuEBx6MQiVhaA7ItT&#10;mlDaMoFncWEI/eRmJ4xpTb4nOGhmXDKEMLe4pESei2afTYDJRwfjw6wEC+uR1msB+T8BIUbFqpMt&#10;D5x5EwjQYJxgPO9AH3RCT/cDL/d19aM5ud4fNd0JJGEIwIKWrDqnHBImzfEADWfQh/bbfK7rLRYx&#10;KfTzofCgn/7FOdYEcHgwgIrkHLxDYJsn4RSCIOhDARMWap553ca0rFcAjC721bc1LjygZg54TPAr&#10;HqQIxLG9vFfAe6utttqwFZKw7mtAJvjfT3zJRWdM3mHc+MZCtx54RygqrG18grfSpE/0FMYwdvkR&#10;+ug5BIH8Ee7+mPO0X+4DfHiWRYKf8Ujch3fahAGaoJl5cy3+U2bb+1kchIg59J11QqDx3NgpgHaA&#10;WR8pEF3VNvVT/whC/IQm3hfnkhOE+CX2t7uWi54nBG/yPrjH9cCOsMRzPpHh3DycS/8p6RQAtNB/&#10;wtt6BPDGRlhTsq03cx4WuPfzQpFv5jPm1zP8TYalfElBNCc8g66J+dI/9E2vNde8W6wyfJHSFSih&#10;od03QVc0T+mKRt4ldBAylAs9ZOgQUOTIUOP3cW2cLor25iDmDi/bHowX1MjHc7x95JNr0NxaazO6&#10;UnqltA16kUNx9Hk6nnlkutwCdCNv7f2PhGn9F/okf9GcPIQZYXBZT9Y42WU9WdfGZR3i2TSsKJRp&#10;zbrOuPAqfmHEWC88gryJ+BmOSOYLeRvrI2qW4AvKKKwhq3MOU5KHFRi1MODnAiPgxF6AHcHNcqal&#10;WFwEG7erD7D2MbGEhQVi4YlrqB/PVTJ0OE8QiMLBHdxWQa8pCC1qi6mr8Vbou/7oi4/xGIvECpqd&#10;Mfo7vve7eyzeLksNgAlrEJLGTMDEAqBpGjPmYXFGNrwMXYvGe9vc7lx+BJb3m2D99HyLb+hAnRg/&#10;BseYgN/YPMv4PJd7FoO2MZi4fZe1ZIFK6jKvaGJeWBKAHVDZfaCfeMP//c84ATvlEF8QItEPfTE+&#10;9xijRZfD9MZokXXt9jAnMc6YS301N5Qa/Tev6OD9vsOjQ3tz8a170NKzuO0oNrxE/h/jJpx9x1MD&#10;aI3b+JvbzvA5IUGIokH0FX1YUfrUxXsscoLNe/Xfve7Db+7jWWlTrgli70Qf70BH9+NDFjaBZU2L&#10;mUdNCUIJL5lPLt2+nRTmJtzw+mZs6XrytzFFYpQ+mhPAjW7ooF9oKaZJtuAfH3T0syssQ0Djdc+J&#10;MxesuQgFUsjMC/dsWliHh9Ha8m40jI859jvACFqSA9a7sVGmg+5xrfXTzDshmIFl0DW2zgKLPrqa&#10;E/3Cb+Y05td85RYJs5aHZKj+kgfeETLSeMgzyqsdPnggqqXiC4mhZK7+9a0bQBbysUkvf6NX25pH&#10;7yGZTr7ip1RmkyPmJkLN+mf85K9+Gwe6W5fkb2xJTteTtRE8iyfQhcxo5jzJjbKWGHESXIWmI/EP&#10;fXh8jK95X6wPfUfvmGPYREHokr9NbMPHFJex5bazLf4hzXLR37dZ223W6KL7Mc/zMYkJ9clxK8/z&#10;rrh3We+Zoq+zPGNsVbRZ3rFe74lscvw65AlZVRoRiIwHH2PITbZd5HjQVV+WTVeyYMjL2jfukF9A&#10;TP/Hbleehabz9Lf5PsAe8jf3ON2xfUaX4Ldl0Ef/Us9Zbn83GuDPHVC5rlCgUKBQoFCgUKBQoJsC&#10;BfgLdxQKFAoUChQKFAqsIwoU4F9Hk12GWihQKFAoUChQKFCAv/BAoUChQKFAoUChwDqiQAH+dTTZ&#10;ZaiFAoUChQKFAoUCBfgLDxQKFAoUChQKFAqsIwoU4F9Hk12GWihQKFAoUChQKFCAv/BAoUChQKFA&#10;oUChwDqiQAH+dTTZZaiFAoUChQKFAoUC/w9sKSEvrRD8BQAAAABJRU5ErkJgglBLAwQUAAYACAAA&#10;ACEAPR80xdwAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90kWrExm1KK&#10;eipCW0G8TZNpEpqdDdltkv57Ry96GXi8x5vvZcvJtmqg3jeODcSzCBRx4cqGKwMf+9e7J1A+IJfY&#10;OiYDF/KwzK+vMkxLN/KWhl2olJSwT9FAHUKXau2Lmiz6meuIxTu63mIQ2Ve67HGUctvqJIoetcWG&#10;5UONHa1rKk67szXwNuK4uo9fhs3puL587efvn5uYjLm9mVbPoAJN4S8MP/iCDrkwHdyZS69aAzIk&#10;/F7xFvMHkQcJLZIEdJ7p//T5NwAAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAABk&#10;cnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3oeBtSA4wSGNZxBoJ&#10;SS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tgUrBRhnHYffRnWrHU&#10;UV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJKEiT6UBctljN/7PD&#10;PDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;sYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCKR+yq1QMAADAJAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;AAoAAAAAAAAAIQBTIE56HHcAABx3AAAUAAAAAAAAAAAAAAAAADsGAABkcnMvbWVkaWEvaW1hZ2Ux&#10;LnBuZ1BLAQItABQABgAIAAAAIQA9HzTF3AAAAAUBAAAPAAAAAAAAAAAAAAAAAIl9AABkcnMvZG93&#10;bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAAAACSfgAAZHJz&#10;L19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAACFfwAAAAA=&#10;">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 434634978" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:41487;top:917;width:25156;height:12522;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB9KW1JxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LagIx&#10;FN0L/Ydwhe40sU6tTidKaRFctdSq0N1lcudBJzfDJHXGvzcLweXhvLPNYBtxps7XjjXMpgoEce5M&#10;zaWGw892sgThA7LBxjFpuJCHzfphlGFqXM/fdN6HUsQQ9ilqqEJoUyl9XpFFP3UtceQK11kMEXal&#10;NB32Mdw28kmphbRYc2yosKX3ivK//b/VcPwsfk+J+io/7HPbu0FJtiup9eN4eHsFEWgId/HNvTMa&#10;knmymCerl7g5Xop3QK6vAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAH0pbUnHAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f">
+                <o:lock v:ext="edit" aspectratio="t"/>
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2F4A26C2" w14:textId="77777777" w:rsidR="0017343A" w:rsidRPr="00FD1DC8" w:rsidRDefault="0017343A" w:rsidP="0017343A">
+                      <w:pPr>
+                        <w:pBdr>
+                          <w:bottom w:val="single" w:sz="8" w:space="4" w:color="auto"/>
+                        </w:pBdr>
+                        <w:spacing w:after="60"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Trajan Pro" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Trajan Pro" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t>Jeffrey W. Cown,</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00FD1DC8">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Trajan Pro" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="22"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> Director</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="4ABDBE23" w14:textId="77777777" w:rsidR="0017343A" w:rsidRPr="00F0738C" w:rsidRDefault="0017343A" w:rsidP="0017343A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F0738C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                          <w:b/>
+                          <w:sz w:val="20"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>Land Protection Branch</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="6C342080" w14:textId="77777777" w:rsidR="0017343A" w:rsidRPr="00F0738C" w:rsidRDefault="0017343A" w:rsidP="0017343A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F0738C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">2 Martin Luther King, Jr. Drive </w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="26CFBBE6" w14:textId="79B3232D" w:rsidR="0017343A" w:rsidRPr="00F0738C" w:rsidRDefault="0017343A" w:rsidP="0017343A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F0738C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Suite 105</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00E42C8C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>8</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F0738C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>, East Tower</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="0A682187" w14:textId="77777777" w:rsidR="0017343A" w:rsidRPr="00F0738C" w:rsidRDefault="0017343A" w:rsidP="0017343A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F0738C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>Atlanta, Georgia 30334</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="57DAE9A5" w14:textId="77777777" w:rsidR="0017343A" w:rsidRPr="00F0738C" w:rsidRDefault="0017343A" w:rsidP="0017343A">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00F0738C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>404-65</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>7</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00F0738C">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>-</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Trajan Pro" w:eastAsia="MS Mincho" w:hAnsi="Trajan Pro" w:cs="Arial"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>8600</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+              <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                <v:stroke joinstyle="miter"/>
+                <v:formulas>
+                  <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                  <v:f eqn="sum @0 1 0"/>
+                  <v:f eqn="sum 0 0 @1"/>
+                  <v:f eqn="prod @2 1 2"/>
+                  <v:f eqn="prod @3 21600 pixelWidth"/>
+                  <v:f eqn="prod @3 21600 pixelHeight"/>
+                  <v:f eqn="sum @0 0 1"/>
+                  <v:f eqn="prod @6 1 2"/>
+                  <v:f eqn="prod @7 21600 pixelWidth"/>
+                  <v:f eqn="sum @8 21600 0"/>
+                  <v:f eqn="prod @7 21600 pixelHeight"/>
+                  <v:f eqn="sum @10 21600 0"/>
+                </v:formulas>
+                <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                <o:lock v:ext="edit" aspectratio="t"/>
+              </v:shapetype>
+              <v:shape id="Picture 242228325" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;width:31119;height:10987;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDc9/9QygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9RS8Mw&#10;FIXfhf2HcAXfXGqmY3TLxhAUGQh2E3y9NHdtaXNTm9hGf70RhD0ezjnf4Wx20XZipME3jjXczTMQ&#10;xKUzDVca3k9PtysQPiAb7ByThm/ysNvOrjaYGzdxQeMxVCJB2OeooQ6hz6X0ZU0W/dz1xMk7u8Fi&#10;SHKopBlwSnDbSZVlS2mx4bRQY0+PNZXt8ctqGA9tnD5en3/cWyzbz4LiYZEVWt9cx/0aRKAYLuH/&#10;9ovRoO6VUquFeoC/S+kOyO0vAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANz3/1DKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                <v:imagedata r:id="rId2" o:title=""/>
+              </v:shape>
+              <w10:anchorlock/>
+            </v:group>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00B053DF">
+    <w:r w:rsidR="00FB0DFB" w:rsidRPr="001B116E">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="22"/>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="36"/>
       </w:rPr>
-      <w:t>Georgia Environmental Protection Division</w:t>
+      <w:t xml:space="preserve">Document Submittal </w:t>
     </w:r>
-    <w:r w:rsidR="00B053DF">
+    <w:r w:rsidR="00850933">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="22"/>
+        <w:sz w:val="36"/>
+        <w:szCs w:val="36"/>
       </w:rPr>
-      <w:tab/>
-[...184 lines deleted...]
-      <w:t>Document Submittal Form</w:t>
+      <w:t>Instructions</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19342225"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1B840F52"/>
+    <w:lvl w:ilvl="0" w:tplc="04090009">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CE1145B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A7CA6854"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="244F2298"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A71A0524"/>
+    <w:lvl w:ilvl="0" w:tplc="04090011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28D412B3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2D3847EE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="359B3C2F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4A18FFA2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090009">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37A20240"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5BB467BE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -2382,51 +4886,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46BF4837"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="37A2C954"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A30673E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3863F1C"/>
     <w:lvl w:ilvl="0" w:tplc="8332BB64">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2523,51 +5140,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69911B21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08260DB2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2636,364 +5253,738 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1263147664">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1703628454">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1529417791">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1280606038">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1474441505">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="6" w16cid:durableId="524103281">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="7" w16cid:durableId="974020745">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1276057418">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="431896397">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaFull" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="4" w:cryptSpinCount="100000" w:hash="MuynihNEnr7fU8qa+iHOte2wvwo=" w:salt="oktC0duibpYwZuCcjSwP3w=="/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="74"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
+  <w:evenAndOddHeaders/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00121469"/>
     <w:rsid w:val="00050911"/>
     <w:rsid w:val="000538ED"/>
+    <w:rsid w:val="00064EB4"/>
+    <w:rsid w:val="0007390E"/>
     <w:rsid w:val="000868AC"/>
     <w:rsid w:val="00097EE6"/>
+    <w:rsid w:val="000A0453"/>
     <w:rsid w:val="000A32E8"/>
+    <w:rsid w:val="000A58AE"/>
+    <w:rsid w:val="000B3828"/>
     <w:rsid w:val="000B5B49"/>
+    <w:rsid w:val="000C7879"/>
     <w:rsid w:val="000D6136"/>
+    <w:rsid w:val="00112E5C"/>
+    <w:rsid w:val="001133AB"/>
     <w:rsid w:val="001144B9"/>
     <w:rsid w:val="00121469"/>
+    <w:rsid w:val="00123CCE"/>
     <w:rsid w:val="00126762"/>
+    <w:rsid w:val="00127481"/>
+    <w:rsid w:val="0016258A"/>
+    <w:rsid w:val="0017343A"/>
+    <w:rsid w:val="0017343D"/>
+    <w:rsid w:val="00177180"/>
+    <w:rsid w:val="00185A37"/>
+    <w:rsid w:val="00187076"/>
+    <w:rsid w:val="00194F54"/>
+    <w:rsid w:val="001A0175"/>
+    <w:rsid w:val="001B116E"/>
     <w:rsid w:val="001B691D"/>
     <w:rsid w:val="001B734A"/>
+    <w:rsid w:val="001F1FDC"/>
     <w:rsid w:val="001F36AE"/>
+    <w:rsid w:val="002160EF"/>
     <w:rsid w:val="00216318"/>
+    <w:rsid w:val="00223379"/>
     <w:rsid w:val="00230A3C"/>
+    <w:rsid w:val="0025652A"/>
     <w:rsid w:val="00280B64"/>
     <w:rsid w:val="00286FED"/>
     <w:rsid w:val="002A2588"/>
     <w:rsid w:val="002D6B51"/>
+    <w:rsid w:val="002E0124"/>
+    <w:rsid w:val="002E0E90"/>
+    <w:rsid w:val="002F4415"/>
+    <w:rsid w:val="00364D6D"/>
     <w:rsid w:val="00372FC0"/>
     <w:rsid w:val="003C0EA4"/>
+    <w:rsid w:val="003D1656"/>
     <w:rsid w:val="003D3834"/>
+    <w:rsid w:val="003D55B1"/>
+    <w:rsid w:val="0040666A"/>
     <w:rsid w:val="00422F4B"/>
+    <w:rsid w:val="00425794"/>
     <w:rsid w:val="004267E6"/>
+    <w:rsid w:val="004430AC"/>
     <w:rsid w:val="00456DDF"/>
     <w:rsid w:val="004A17FD"/>
     <w:rsid w:val="004A54B4"/>
+    <w:rsid w:val="004A79F2"/>
     <w:rsid w:val="004A7B5E"/>
     <w:rsid w:val="004C7E3F"/>
     <w:rsid w:val="004D473B"/>
+    <w:rsid w:val="004F26BC"/>
     <w:rsid w:val="004F500B"/>
+    <w:rsid w:val="0050449B"/>
+    <w:rsid w:val="0052058D"/>
+    <w:rsid w:val="0053504A"/>
     <w:rsid w:val="00535C81"/>
     <w:rsid w:val="00536A07"/>
+    <w:rsid w:val="005434E1"/>
     <w:rsid w:val="0055613D"/>
+    <w:rsid w:val="00560C39"/>
     <w:rsid w:val="00590BDE"/>
+    <w:rsid w:val="00592422"/>
+    <w:rsid w:val="005A51EA"/>
+    <w:rsid w:val="005B4B63"/>
     <w:rsid w:val="005E17B8"/>
     <w:rsid w:val="00605C65"/>
     <w:rsid w:val="006100D6"/>
+    <w:rsid w:val="00623A2C"/>
+    <w:rsid w:val="00627553"/>
     <w:rsid w:val="006450C4"/>
     <w:rsid w:val="00657DC9"/>
+    <w:rsid w:val="0066085A"/>
     <w:rsid w:val="0069397B"/>
+    <w:rsid w:val="006B413C"/>
     <w:rsid w:val="006B67A2"/>
+    <w:rsid w:val="007221FF"/>
+    <w:rsid w:val="007346B9"/>
+    <w:rsid w:val="00740FCC"/>
+    <w:rsid w:val="00747224"/>
     <w:rsid w:val="00760CCD"/>
     <w:rsid w:val="00761722"/>
+    <w:rsid w:val="0076421F"/>
+    <w:rsid w:val="007730AB"/>
     <w:rsid w:val="00776332"/>
     <w:rsid w:val="00781D8C"/>
+    <w:rsid w:val="007A2CD6"/>
+    <w:rsid w:val="007A4BF4"/>
     <w:rsid w:val="007C392A"/>
+    <w:rsid w:val="007C5899"/>
     <w:rsid w:val="007F6E9F"/>
     <w:rsid w:val="007F6F47"/>
+    <w:rsid w:val="0081073F"/>
+    <w:rsid w:val="00811CD7"/>
+    <w:rsid w:val="00822C21"/>
+    <w:rsid w:val="00837F8B"/>
+    <w:rsid w:val="008431AC"/>
+    <w:rsid w:val="00850933"/>
     <w:rsid w:val="00852AA2"/>
     <w:rsid w:val="008870B4"/>
+    <w:rsid w:val="00887C97"/>
     <w:rsid w:val="0089259C"/>
     <w:rsid w:val="008A39C8"/>
     <w:rsid w:val="008C0D17"/>
     <w:rsid w:val="008C68FC"/>
     <w:rsid w:val="008D2E0B"/>
     <w:rsid w:val="008D4B32"/>
+    <w:rsid w:val="008E1868"/>
     <w:rsid w:val="008F0A04"/>
     <w:rsid w:val="008F47C8"/>
     <w:rsid w:val="0090159B"/>
+    <w:rsid w:val="009136B2"/>
     <w:rsid w:val="0092718E"/>
+    <w:rsid w:val="00934DCE"/>
     <w:rsid w:val="009542B0"/>
     <w:rsid w:val="00986C86"/>
     <w:rsid w:val="00990418"/>
     <w:rsid w:val="009A3D57"/>
+    <w:rsid w:val="009B5146"/>
+    <w:rsid w:val="009B6BE3"/>
     <w:rsid w:val="009C38E9"/>
     <w:rsid w:val="00A009CF"/>
     <w:rsid w:val="00A13EE6"/>
     <w:rsid w:val="00A3207E"/>
     <w:rsid w:val="00A550F1"/>
+    <w:rsid w:val="00A76582"/>
+    <w:rsid w:val="00AA33AA"/>
+    <w:rsid w:val="00AC275D"/>
+    <w:rsid w:val="00AC7AA5"/>
+    <w:rsid w:val="00AE2A6B"/>
+    <w:rsid w:val="00AE508F"/>
     <w:rsid w:val="00B01621"/>
     <w:rsid w:val="00B053DF"/>
+    <w:rsid w:val="00B0680B"/>
     <w:rsid w:val="00B16C05"/>
     <w:rsid w:val="00B16D5F"/>
+    <w:rsid w:val="00B5032F"/>
     <w:rsid w:val="00B51FAD"/>
     <w:rsid w:val="00B550B5"/>
+    <w:rsid w:val="00B74E14"/>
     <w:rsid w:val="00B76209"/>
     <w:rsid w:val="00B8066C"/>
+    <w:rsid w:val="00B80C95"/>
+    <w:rsid w:val="00B9377F"/>
+    <w:rsid w:val="00BA08BA"/>
     <w:rsid w:val="00BC1BBF"/>
     <w:rsid w:val="00BC39D7"/>
     <w:rsid w:val="00BD027E"/>
     <w:rsid w:val="00BD3106"/>
+    <w:rsid w:val="00C02D88"/>
+    <w:rsid w:val="00C57753"/>
     <w:rsid w:val="00C80ACD"/>
+    <w:rsid w:val="00CC0C9A"/>
     <w:rsid w:val="00CD7FB7"/>
     <w:rsid w:val="00CE40ED"/>
     <w:rsid w:val="00CF2EA7"/>
+    <w:rsid w:val="00CF4553"/>
     <w:rsid w:val="00D06F9A"/>
+    <w:rsid w:val="00D37A37"/>
     <w:rsid w:val="00D6097E"/>
     <w:rsid w:val="00D60FAF"/>
+    <w:rsid w:val="00D61239"/>
+    <w:rsid w:val="00D668EE"/>
     <w:rsid w:val="00D67ACC"/>
+    <w:rsid w:val="00D7371C"/>
     <w:rsid w:val="00D74AEC"/>
+    <w:rsid w:val="00D8798B"/>
+    <w:rsid w:val="00DA02E9"/>
+    <w:rsid w:val="00DC55FE"/>
+    <w:rsid w:val="00DE3217"/>
     <w:rsid w:val="00DE58B7"/>
+    <w:rsid w:val="00E05E3F"/>
     <w:rsid w:val="00E13E27"/>
+    <w:rsid w:val="00E245A2"/>
+    <w:rsid w:val="00E324AB"/>
+    <w:rsid w:val="00E42C8C"/>
+    <w:rsid w:val="00E43608"/>
     <w:rsid w:val="00E51F9D"/>
+    <w:rsid w:val="00E63284"/>
+    <w:rsid w:val="00EC47E0"/>
     <w:rsid w:val="00EC53E4"/>
+    <w:rsid w:val="00ED1465"/>
+    <w:rsid w:val="00EF789C"/>
+    <w:rsid w:val="00F0510D"/>
     <w:rsid w:val="00F10A86"/>
+    <w:rsid w:val="00F21A47"/>
+    <w:rsid w:val="00F350A2"/>
+    <w:rsid w:val="00F4332B"/>
+    <w:rsid w:val="00F53340"/>
+    <w:rsid w:val="00F65443"/>
     <w:rsid w:val="00F90971"/>
+    <w:rsid w:val="00FA3024"/>
     <w:rsid w:val="00FB09DE"/>
+    <w:rsid w:val="00FB0DFB"/>
     <w:rsid w:val="00FB4E06"/>
+    <w:rsid w:val="00FD25F0"/>
+    <w:rsid w:val="1D024CB3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7479A717"/>
+  <w15:docId w15:val="{9EBB571D-4546-46B6-8A2B-CD7865FFF490}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
@@ -3020,50 +6011,52 @@
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A13EE6"/>
@@ -3116,392 +6109,217 @@
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00CF2EA7"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...154 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004430AC"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004430AC"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE2A6B"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE2A6B"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE2A6B"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE2A6B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE2A6B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AE2A6B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D61239"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...37 lines deleted...]
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="00DE3217"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-    <w:name w:val="No List"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-[...28 lines deleted...]
-    <w:rsid w:val="00A13EE6"/>
+    <w:rsid w:val="00D8798B"/>
     <w:rPr>
-      <w:color w:val="808080"/>
-[...66 lines deleted...]
-      <w:sz w:val="22"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="1628200444">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epd.georgia.gov/forms-permits/eservices/geos-training-and-technical-assistance" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geos.epd.georgia.gov/GA/GEOS/Public/GovEnt/Shared/Pages/Main/Login.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Response.Remediation@dnr.ga.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9CD214C9BE2842FBB589752D594C6125"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B6CC8F94-4694-47A4-8C89-3C6D7CC314AB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003B2633" w:rsidRDefault="00425794" w:rsidP="00425794">
           <w:pPr>
             <w:pStyle w:val="9CD214C9BE2842FBB589752D594C61255"/>
           </w:pPr>
           <w:r w:rsidRPr="00536A07">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3596,2003 +6414,710 @@
         <w:guid w:val="{3C4174CF-37A6-4B66-8140-9E763D3AEC70}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003B2633" w:rsidRDefault="00425794" w:rsidP="00425794">
           <w:pPr>
             <w:pStyle w:val="F48582AF1263484E92F963EE7E60B4E35"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Click here to enter text. Enter “NA” if not applicable.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Trajan Pro">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F634B9"/>
+    <w:rsid w:val="000327F5"/>
     <w:rsid w:val="0003416B"/>
+    <w:rsid w:val="001133AB"/>
+    <w:rsid w:val="002160EF"/>
     <w:rsid w:val="002350BB"/>
     <w:rsid w:val="003611A7"/>
     <w:rsid w:val="003B2633"/>
     <w:rsid w:val="00425794"/>
     <w:rsid w:val="00494477"/>
+    <w:rsid w:val="0053504A"/>
     <w:rsid w:val="005E330E"/>
+    <w:rsid w:val="005F376B"/>
     <w:rsid w:val="00650062"/>
+    <w:rsid w:val="006769EC"/>
     <w:rsid w:val="0068517A"/>
+    <w:rsid w:val="006D4A43"/>
     <w:rsid w:val="00755968"/>
+    <w:rsid w:val="00867873"/>
+    <w:rsid w:val="008B150D"/>
+    <w:rsid w:val="009A4612"/>
     <w:rsid w:val="00AD0C8B"/>
+    <w:rsid w:val="00B00760"/>
+    <w:rsid w:val="00B036A5"/>
+    <w:rsid w:val="00BC20E8"/>
     <w:rsid w:val="00C95A82"/>
+    <w:rsid w:val="00D013AC"/>
+    <w:rsid w:val="00DF2503"/>
+    <w:rsid w:val="00E43608"/>
     <w:rsid w:val="00EC1905"/>
     <w:rsid w:val="00F634B9"/>
+    <w:rsid w:val="00F9499F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00425794"/>
     <w:rPr>
       <w:color w:val="808080"/>
-    </w:rPr>
-[...594 lines deleted...]
-      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9CD214C9BE2842FBB589752D594C61255">
     <w:name w:val="9CD214C9BE2842FBB589752D594C61255"/>
     <w:rsid w:val="00425794"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6F2C41D77167416FB2F645A23D405DAF5">
     <w:name w:val="6F2C41D77167416FB2F645A23D405DAF5"/>
     <w:rsid w:val="00425794"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A260023C6BC484E8EC6222125B8EB395">
     <w:name w:val="5A260023C6BC484E8EC6222125B8EB395"/>
     <w:rsid w:val="00425794"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F48582AF1263484E92F963EE7E60B4E35">
     <w:name w:val="F48582AF1263484E92F963EE7E60B4E35"/>
     <w:rsid w:val="00425794"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B105CAD79D964C349A0DB7C866B42D5E">
-[...986 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -5843,84 +7368,483 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\TURABIAN.XSL" StyleName="Turabian"/>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010025F78CF592CDC44C8E2D02AB2FD53C1B" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="218ff1c7081b55ab531ba93b39757883">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="23313b6c-8369-4ce1-8a3e-d4b6201589b2" xmlns:ns3="997ce7f1-2b65-4609-a8bd-ab64a50d739c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c6a51a884d4f6395a26e175d5e0db5ed" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="23313b6c-8369-4ce1-8a3e-d4b6201589b2"/>
+    <xsd:import namespace="997ce7f1-2b65-4609-a8bd-ab64a50d739c"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns3:Submitted_x0020_by_x003a_" minOccurs="0"/>
+                <xsd:element ref="ns3:SubmittedOn_x003a_" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="26" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="27" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="23313b6c-8369-4ce1-8a3e-d4b6201589b2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f2f1959a-4a9a-4989-83ef-40178da1c681}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="23313b6c-8369-4ce1-8a3e-d4b6201589b2">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="997ce7f1-2b65-4609-a8bd-ab64a50d739c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Submitted_x0020_by_x003a_" ma:index="10" nillable="true" ma:displayName="Submitted by:" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Submitted_x0020_by_x003a_" ma:showField="ImnName">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SubmittedOn_x003a_" ma:index="11" nillable="true" ma:displayName="Submitted On:" ma:format="DateOnly" ma:internalName="SubmittedOn_x003a_">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="13" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="0d1b9b15-6ca2-435f-87bd-c880ab911653" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SubmittedOn_x003a_ xmlns="997ce7f1-2b65-4609-a8bd-ab64a50d739c" xsi:nil="true"/>
+    <Submitted_x0020_by_x003a_ xmlns="997ce7f1-2b65-4609-a8bd-ab64a50d739c">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Submitted_x0020_by_x003a_>
+    <SharedWithUsers xmlns="23313b6c-8369-4ce1-8a3e-d4b6201589b2">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="997ce7f1-2b65-4609-a8bd-ab64a50d739c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="23313b6c-8369-4ce1-8a3e-d4b6201589b2" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4246532-45A4-44B7-AEBF-352A6FB53CD7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06EDE1B3-5EAA-4DA6-9448-1B1CD56CE9AA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{907DBF66-B68D-4B20-BDBF-F85E167DF3E6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="23313b6c-8369-4ce1-8a3e-d4b6201589b2"/>
+    <ds:schemaRef ds:uri="997ce7f1-2b65-4609-a8bd-ab64a50d739c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{73A3633E-EC77-479D-9968-999AF4D09AEC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="997ce7f1-2b65-4609-a8bd-ab64a50d739c"/>
+    <ds:schemaRef ds:uri="23313b6c-8369-4ce1-8a3e-d4b6201589b2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33619292-4DC9-46EF-BEE2-FF8C3A8F47D5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1917</Characters>
+  <Pages>2</Pages>
+  <Words>787</Words>
+  <Characters>4491</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Georgia Environmental Protection Division</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Georgia Dept. of Natural Resources</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2249</CharactersWithSpaces>
+  <CharactersWithSpaces>5268</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Georgia Environmental Protection Division</dc:title>
+  <dc:title/>
   <dc:creator>DHayes</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010025F78CF592CDC44C8E2D02AB2FD53C1B</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>2560900</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Submitted by:">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="SharedWithUsers">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>