--- v0 (2026-04-04)
+++ v1 (2026-06-14)
@@ -1,32 +1,35 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="307CCB10" w14:textId="77777777" w:rsidR="00E65ECB" w:rsidRPr="004B31C1" w:rsidRDefault="00E65ECB" w:rsidP="00E61ADA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
@@ -271,81 +274,65 @@
       </w:r>
       <w:r w:rsidR="008C095B" w:rsidRPr="004B31C1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008C095B" w:rsidRPr="004B31C1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E65ECB" w:rsidRPr="00322B73">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Page</w:t>
       </w:r>
       <w:r w:rsidR="00302574" w:rsidRPr="00322B73">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>(s</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>(s)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E65ECB" w:rsidRPr="00322B73">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
       <w:r w:rsidR="00302574" w:rsidRPr="00322B73">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...21 lines deleted...]
-        <w:t>____</w:t>
+        <w:t xml:space="preserve">   _____</w:t>
       </w:r>
       <w:r w:rsidR="008C095B" w:rsidRPr="00322B73">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_______</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="307CCB14" w14:textId="77777777" w:rsidR="00E65ECB" w:rsidRPr="004B31C1" w:rsidRDefault="00E65ECB" w:rsidP="00E61ADA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B31C1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="307CCB15" w14:textId="77777777" w:rsidR="00E65ECB" w:rsidRPr="00D173D9" w:rsidRDefault="00E65ECB" w:rsidP="00E61ADA">
       <w:pPr>
@@ -353,51 +340,51 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D173D9">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Environmental Covenant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="307CCB16" w14:textId="77777777" w:rsidR="00E65ECB" w:rsidRPr="004B31C1" w:rsidRDefault="00E65ECB" w:rsidP="00E61ADA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="307CCB17" w14:textId="77777777" w:rsidR="00E65ECB" w:rsidRPr="004B31C1" w:rsidRDefault="00E65ECB" w:rsidP="008B5C36">
+    <w:p w14:paraId="307CCB17" w14:textId="590A57F9" w:rsidR="00E65ECB" w:rsidRPr="004B31C1" w:rsidRDefault="00E65ECB" w:rsidP="008B5C36">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B31C1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>This instrument is an Environmental Covenant executed pursuant to the Georgia Uniform Environmental Covenants Act</w:t>
       </w:r>
       <w:r w:rsidR="00676495" w:rsidRPr="004B31C1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="004B31C1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> O</w:t>
       </w:r>
@@ -495,67 +482,51 @@
       </w:r>
       <w:r w:rsidR="00852028" w:rsidRPr="004B31C1">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> as part of an environmental response project to address regulated substances released into the environment that have migrated in the groundwater onto the Property identified below.</w:t>
       </w:r>
       <w:r w:rsidR="00676495" w:rsidRPr="004B31C1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00852028" w:rsidRPr="004B31C1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00852028" w:rsidRPr="004B31C1">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">This Environmental Covenant restricts the use of groundwater on the Property to prevent humans from </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> regulated substances</w:t>
+        <w:t>This Environmental Covenant restricts the use of groundwater on the Property to prevent humans from coming into contact with regulated substances</w:t>
       </w:r>
       <w:r w:rsidR="004C40CD" w:rsidRPr="004B31C1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="307CCB18" w14:textId="77777777" w:rsidR="00E65ECB" w:rsidRPr="004B31C1" w:rsidRDefault="00E65ECB" w:rsidP="00E61ADA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="307CCB19" w14:textId="77777777" w:rsidR="00E65ECB" w:rsidRPr="004B31C1" w:rsidRDefault="00E65ECB" w:rsidP="00E61ADA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -3062,68 +3033,68 @@
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="307CCB45" w14:textId="77777777" w:rsidR="0059317E" w:rsidRPr="004B31C1" w:rsidRDefault="0059317E" w:rsidP="0059317E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B31C1">
         <w:rPr>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Other Requirements</w:t>
       </w:r>
       <w:r w:rsidRPr="004B31C1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.  The Property is subject to the following additional requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0192D7F3" w14:textId="17AA385C" w:rsidR="00A926AA" w:rsidRPr="00A926AA" w:rsidRDefault="00A926AA" w:rsidP="00A926AA">
+    <w:p w14:paraId="0192D7F3" w14:textId="147C8C30" w:rsidR="00A926AA" w:rsidRPr="00A926AA" w:rsidRDefault="00A926AA" w:rsidP="00A926AA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A926AA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Periodic Reporting. The Owner shall inspect the affected areas at least annually to ensure compliance with this document. Annually, by no later than December 31, following the effective date of this Environmental Covenant, the Owner shall complete and submit to EPD the Annual Uniform Environmental Covenant Certification </w:t>
+        <w:t xml:space="preserve">Periodic Reporting. The Owner shall inspect the affected areas at least annually to ensure compliance with this document. Annually, by no later than December 31, following the effective date of this Environmental Covenant, the Owner shall complete and submit to EPD the Annual Environmental Covenant Certification </w:t>
       </w:r>
       <w:r w:rsidRPr="00A926AA">
         <w:t xml:space="preserve">attached to this document as Exhibit </w:t>
       </w:r>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00A926AA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A926AA">
         <w:t>or a modified format as approved by EPD</w:t>
       </w:r>
       <w:r w:rsidRPr="00A926AA">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="307CCB46" w14:textId="2636060D" w:rsidR="00940C99" w:rsidRPr="004B31C1" w:rsidRDefault="002F244D" w:rsidP="004B31C1">
       <w:pPr>
@@ -4986,98 +4957,100 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="279C17E5" w14:textId="77777777" w:rsidR="008512F1" w:rsidRDefault="008512F1" w:rsidP="004B31C1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="307CCB76" w14:textId="0B466BA4" w:rsidR="00E7144C" w:rsidRPr="004B31C1" w:rsidRDefault="00E7144C" w:rsidP="004B31C1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B31C1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>This Environmental Covenant shall be effective on the date the fully executed Environmental Covenant is recorded in accordance with O.C.G.A. § 44-16-8(a).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="307CCB77" w14:textId="77777777" w:rsidR="00E7144C" w:rsidRPr="004B31C1" w:rsidRDefault="00E7144C" w:rsidP="004B31C1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="307CCB78" w14:textId="77777777" w:rsidR="00DD18C6" w:rsidRPr="004B31C1" w:rsidRDefault="00DD18C6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="307CCB79" w14:textId="77777777" w:rsidR="00E65ECB" w:rsidRPr="004B31C1" w:rsidRDefault="00BE61AC" w:rsidP="00D05B8E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B31C1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00E65ECB" w:rsidRPr="004B31C1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Grantor </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="307CCB7A" w14:textId="77777777" w:rsidR="0078345E" w:rsidRPr="004B31C1" w:rsidRDefault="0078345E">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="307CCB7B" w14:textId="77777777" w:rsidR="00971B7F" w:rsidRPr="004B31C1" w:rsidRDefault="00D81ABF" w:rsidP="00D81ABF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B31C1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
@@ -5964,50 +5937,56 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Garamond"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="307CCBA7" w14:textId="77777777" w:rsidR="0078345E" w:rsidRPr="004B31C1" w:rsidRDefault="0078345E" w:rsidP="00D81ABF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B31C1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="004B31C1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Grantee </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="307CCBA8" w14:textId="77777777" w:rsidR="00D81ABF" w:rsidRPr="004B31C1" w:rsidRDefault="00D81ABF" w:rsidP="00D81ABF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="307CCBA9" w14:textId="77777777" w:rsidR="00D81ABF" w:rsidRPr="004B31C1" w:rsidRDefault="00D81ABF" w:rsidP="00D81ABF">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B31C1">
@@ -6910,50 +6889,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="307CCBD5" w14:textId="77777777" w:rsidR="00971B7F" w:rsidRPr="004B31C1" w:rsidRDefault="00BE61AC" w:rsidP="00971B7F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B31C1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00971B7F" w:rsidRPr="004B31C1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00971B7F" w:rsidRPr="004B31C1">
         <w:rPr>
           <w:i/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">if necessary </w:t>
       </w:r>
       <w:r w:rsidR="00971B7F" w:rsidRPr="004B31C1">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Persons with Interests other than Fee Simple</w:t>
       </w:r>
       <w:r w:rsidR="00971B7F" w:rsidRPr="004B31C1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="307CCBD6" w14:textId="77777777" w:rsidR="00971B7F" w:rsidRPr="004B31C1" w:rsidRDefault="00971B7F" w:rsidP="00971B7F">
@@ -8721,50 +8701,51 @@
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="307CCC2F" w14:textId="77777777" w:rsidR="00E65ECB" w:rsidRPr="00B17D09" w:rsidRDefault="007F7D1C">
       <w:pPr>
         <w:pStyle w:val="CourtName"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B31C1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00E65ECB" w:rsidRPr="00B17D09">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Exhibit A</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="307CCC30" w14:textId="77777777" w:rsidR="00D81ABF" w:rsidRPr="00B17D09" w:rsidRDefault="00E65ECB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B17D09">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Legal Description</w:t>
       </w:r>
       <w:r w:rsidR="00D81ABF" w:rsidRPr="00B17D09">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Property</w:t>
@@ -8850,317 +8831,527 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="703596B2" w14:textId="0ED835A9" w:rsidR="00BB2901" w:rsidRPr="003516EE" w:rsidRDefault="00BB2901" w:rsidP="003516EE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003516EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r w:rsidR="00A926AA" w:rsidRPr="003516EE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4CC2EF" w14:textId="6F7A2B26" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="003516EE" w:rsidP="003516EE">
+    <w:p w14:paraId="7F4CC2EF" w14:textId="091AC111" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="003516EE" w:rsidP="003516EE">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003516EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Annual Uniform Environmental Covenant Certification</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3EDF584A" w14:textId="77777777" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="003516EE" w:rsidP="003516EE">
+        <w:t>Annual Environmental Covenant Certification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDF584A" w14:textId="70684524" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="00606AA7" w:rsidP="00945FC5">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003516EE">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">UECs are one form of corrective action that may be used to address contamination on a property. Owners are legally required to ensure that the conditions of the UEC are maintained, to report changes in property ownership to the Georgia Environmental Protection Division (EPD) within 30 days, and to complete this annual certification. If the UEC conditions are not maintained, additional investigation and/or corrective action may be required. Each UEC has unique conditions and reporting requirements;  you may find a copy of the conditions that apply to your property at: </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="003516EE">
+        <w:t>Environmental Covenants (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041046D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>EC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041046D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003516EE" w:rsidRPr="003516EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003516EE" w:rsidRPr="003516EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003516EE" w:rsidRPr="003516EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> form of corrective action that may be used to address contamination on a property. Owners are legally required to ensure that the conditions of the EC are maintained, to report changes in property ownership to the Georgia Environmental Protection Division (EPD) within 30 days, and to complete this annual certification. If the EC conditions are not maintained, additional investigation and/or corrective action may be required. Each EC has unique conditions and reporting </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003516EE" w:rsidRPr="003516EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>requirements;  you</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="003516EE" w:rsidRPr="003516EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may find a copy of the conditions that apply to your property at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidR="003516EE" w:rsidRPr="003516EE">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="467886"/>
             <w:kern w:val="2"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:t>https://epd.georgia.gov/properties-subject-uniform-environmental-covenants</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003516EE">
+      <w:r w:rsidR="003516EE" w:rsidRPr="003516EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194AE654" w14:textId="77777777" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="003516EE" w:rsidP="003516EE">
+    <w:p w14:paraId="194AE654" w14:textId="66FA90B0" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="003516EE" w:rsidP="00945FC5">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003516EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you have additional questions, you may contact EPD’s Land Protection Branch at 404-657-8600. </w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:t xml:space="preserve">If you have additional questions, you may contact EPD’s Land Protection Branch at </w:t>
+      </w:r>
+      <w:r w:rsidR="00945FC5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
+        <w:br/>
+      </w:r>
       <w:r w:rsidRPr="003516EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">404-657-8600. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75AF9EA0" w14:textId="6B31698A" w:rsidR="003516EE" w:rsidRPr="00945FC5" w:rsidRDefault="003516EE" w:rsidP="003516EE">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945FC5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">I certify that I have reviewed the specific conditions of the UEC for the property located at:         </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003516EE">
+        <w:t xml:space="preserve">I certify that I have reviewed the specific conditions of the EC for the property located at:         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00945FC5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6548B9" w14:textId="77777777" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="003516EE" w:rsidP="003516EE">
-[...1 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    <w:p w14:paraId="663E3931" w14:textId="77777777" w:rsidR="00945FC5" w:rsidRPr="00945FC5" w:rsidRDefault="00945FC5" w:rsidP="00945FC5">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003516EE">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="003516EE">
+      <w:r w:rsidRPr="00945FC5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Assigned Site Environmental Name or Number (if known):</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="003516EE">
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6409" w:rsidRPr="00945FC5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> _</w:t>
-[...13 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:t>EC ID No*</w:t>
+      </w:r>
+      <w:r w:rsidR="003516EE" w:rsidRPr="00945FC5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003516EE">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00945FC5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">What is your property’s current use? ________________________________________________ </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5183CF85" w14:textId="77777777" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="003516EE" w:rsidP="003516EE">
+        <w:t xml:space="preserve"> _</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00945FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A6954F" w14:textId="036EBB28" w:rsidR="00AE4674" w:rsidRPr="00945FC5" w:rsidRDefault="00AE4674" w:rsidP="00AE4674">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You can find the </w:t>
+      </w:r>
+      <w:r w:rsidR="00945FC5" w:rsidRPr="00945FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00945FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EC ID No. associated with your facility here: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="00945FC5">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+            <w:color w:val="467886"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>https://epd.georgia.gov/properties-subject-uniform-environmental-covenants</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00945FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>. If you are unable to locate this information, please provide the Site Number, Facility ID, or Site Name associated with your property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23265382" w14:textId="105E78EC" w:rsidR="00945FC5" w:rsidRDefault="003516EE" w:rsidP="00945FC5">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00945FC5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:t>What is your property’s current use</w:t>
+      </w:r>
+      <w:r w:rsidR="009B10B0" w:rsidRPr="00945FC5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003516EE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B10B0" w:rsidRPr="00945FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(e.g. residential, commercial, industrial, school, daycare, hospital, recreational, agricultural, undeveloped, etc.)</w:t>
+      </w:r>
+      <w:r w:rsidR="00945FC5" w:rsidRPr="00945FC5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please indicate UEC Status (select all that apply): </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="145DE652" w14:textId="77777777" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="003516EE" w:rsidP="003516EE">
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B727F0" w14:textId="1351AF48" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="003516EE" w:rsidP="00945FC5">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003516EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5183CF85" w14:textId="77777777" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="003516EE" w:rsidP="00945FC5">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48BCF709" w14:textId="5DAF20CD" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="003516EE" w:rsidP="003516EE">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003516EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please indicate EC Status (select all that apply): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="145DE652" w14:textId="228A4C17" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="003516EE" w:rsidP="00945FC5">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003516EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
@@ -9185,56 +9376,57 @@
       <w:r w:rsidRPr="003516EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003516EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003516EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">  My property has a restriction on groundwater usage. Groundwater on the property is not being used except as permitted in the UEC.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7159874A" w14:textId="77777777" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="003516EE" w:rsidP="003516EE">
+        <w:t xml:space="preserve">  My property has a restriction on groundwater usage. Groundwater on the property is not being used except as permitted in the EC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7159874A" w14:textId="77777777" w:rsidR="003516EE" w:rsidRDefault="003516EE" w:rsidP="00945FC5">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003516EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
@@ -9282,67 +9474,69 @@
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">  My property has a restriction prohibiting residential use. The property is only being used for non-residential use</w:t>
       </w:r>
       <w:r w:rsidRPr="003516EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> as defined in HSRA Rule 391-3-19.02(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="003516EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Non-residential property means any property or portion of a property not currently being used for human habitation or for other purposes with a similar potential for human exposure, for example, day care facilities, playgrounds, schools, etc. at which activities have been or are being conducted that can be categorized in one of the 1987 Standard Industrial Classification major group…”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A8283B" w14:textId="77777777" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="003516EE" w:rsidP="003516EE">
+    <w:p w14:paraId="12A8283B" w14:textId="77777777" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="003516EE" w:rsidP="00945FC5">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003516EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="003516EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="003516EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
@@ -9356,53 +9550,54 @@
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003516EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003516EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">  My property has a restriction associated with the potential for vapor intrusion. Those conditions are being met in that no new enclosed structures have been constructed and, if applicable, any existing passive vapor intrusion mitigation system remains in place and functional. If your property has an active vapor intrusion mitigation system or you have engaged in any new construction on the property, check the following box and submit the Annual Property Evaluation Form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581C2D22" w14:textId="77777777" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="003516EE" w:rsidP="003516EE">
+    <w:p w14:paraId="581C2D22" w14:textId="77777777" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="003516EE" w:rsidP="00945FC5">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003516EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
@@ -9432,53 +9627,54 @@
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003516EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003516EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">  My property or covenant has additional restrictions or requirements. The Annual Property Evaluation Form and supporting documentation are attached.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BFC590D" w14:textId="77777777" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="003516EE" w:rsidP="003516EE">
+    <w:p w14:paraId="4BFC590D" w14:textId="2E95CC3F" w:rsidR="003516EE" w:rsidRPr="00945FC5" w:rsidRDefault="003516EE" w:rsidP="00945FC5">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003516EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
@@ -9503,101 +9699,90 @@
       <w:r w:rsidRPr="003516EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003516EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="003516EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">  At least one condition described in the Uniform Environmental Covenant has changed. This may include, without limitation, changes to groundwater usage, ownership, fencing, vapor intrusion systems, asphalt or concrete maintenance, etc. If ownership of part or </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003516EE">
+        <w:t xml:space="preserve">  At least one condition described in the Environmental Covenant has changed. This may include, without limitation, changes to groundwater usage, ownership, fencing, vapor intrusion systems, asphalt or concrete maintenance, etc. If ownership of part or all of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00945FC5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>all of</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003516EE">
+        <w:t>property has changed, please provide contact information for the new owner(s) below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF1308D" w14:textId="07B37F11" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="00945FC5" w:rsidP="00945FC5">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> the property has changed, please provide contact information for the new owner(s) below.</w:t>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="003516EE">
+      </w:pPr>
+      <w:r w:rsidRPr="00945FC5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EC223E1" wp14:editId="08E755C5">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EC223E1" wp14:editId="40272027">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>236220</wp:posOffset>
+                  <wp:posOffset>280035</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5949950" cy="1147445"/>
                 <wp:effectExtent l="0" t="0" r="12700" b="14605"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1305072943" name="Text Box 2">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F30F6CA-5A15-4AD9-9A5C-A5F6DAE2A632}"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5949950" cy="1147445"/>
                         </a:xfrm>
@@ -9623,133 +9808,232 @@
                           <w:p w14:paraId="77C51EBB" w14:textId="77777777" w:rsidR="003516EE" w:rsidRDefault="003516EE" w:rsidP="003516EE"/>
                           <w:p w14:paraId="6038D4E8" w14:textId="77777777" w:rsidR="003516EE" w:rsidRDefault="003516EE" w:rsidP="003516EE"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="4EC223E1" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:18.6pt;width:468.5pt;height:90.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCct0ruKAIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+p2mqhK1R02l0FCGN&#10;DWnwAxzHSSwcn7HdJuPXc3ayrgx4QeTh5POdv7v77i6bq7FX5Cisk6BLmi6WlAjNoZa6LenXL/s3&#10;l5Q4z3TNFGhR0kfh6NX29avNYAqxgg5ULSxBEO2KwZS0894USeJ4J3rmFmCERmMDtmceVdsmtWUD&#10;ovcqWS2Xb5MBbG0scOEc3t5MRrqN+E0juL9vGic8USXF3HyUNsoqyGS7YUVrmekkn9Ng/5BFz6TG&#10;oCeoG+YZOVj5G1QvuQUHjV9w6BNoGslFrAGrSZcvqnnomBGxFiTHmRNN7v/B8rvjg/lsiR/fwYgN&#10;jEU4cwv8myMadh3Trbi2FoZOsBoDp4GyZDCumJ8Gql3hAkg1fIIam8wOHiLQ2Ng+sIJ1EkTHBjye&#10;SBejJxwv83W2Xudo4mhL0+wiy/IYgxVPz411/oOAnoRDSS12NcKz463zIR1WPLmEaA6UrPdSqajY&#10;ttopS44MJ2Afvxn9FzelyVDSdb7KJwb+CrGM358geulxlJXsS3p5cmJF4O29ruOgeSbVdMaUlZ6J&#10;DNxNLPqxGtExEFpB/YiUWphGFlfM36NoFGCeXElDSQf2x8u74IfTgRZKBhzrkrrvB2YFJeqjxvat&#10;0ywLexCVLL9YoWLPLdW5hWmOUCX1lEzHnZ9252CsbDuMNA2MhmtseSNjM56zn+vD0Y09mtcs7Ma5&#10;Hr2efwbbnwAAAP//AwBQSwMEFAAGAAgAAAAhACkyegXeAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFwQdZqgpgnZVAgJBLdSEFzdeJtExOtgu2n4e8wJjjszmnlbbWYziImc&#10;7y0jLBcJCOLG6p5bhLfXh+s1CB8UazVYJoRv8rCpz88qVWp74headqEVsYR9qRC6EMZSSt90ZJRf&#10;2JE4egfrjArxdK3UTp1iuRlkmiQraVTPcaFTI9131HzujgZhffM0ffjnbPverA5DEa7y6fHLIV5e&#10;zHe3IALN4S8Mv/gRHerItLdH1l4MCPGRgJDlKYjoFlkehT1CuswLkHUl//PXPwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCct0ruKAIAAFQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQApMnoF3gAAAAcBAAAPAAAAAAAAAAAAAAAAAIIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:22.05pt;width:468.5pt;height:90.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCct0ruKAIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+p2mqhK1R02l0FCGN&#10;DWnwAxzHSSwcn7HdJuPXc3ayrgx4QeTh5POdv7v77i6bq7FX5Cisk6BLmi6WlAjNoZa6LenXL/s3&#10;l5Q4z3TNFGhR0kfh6NX29avNYAqxgg5ULSxBEO2KwZS0894USeJ4J3rmFmCERmMDtmceVdsmtWUD&#10;ovcqWS2Xb5MBbG0scOEc3t5MRrqN+E0juL9vGic8USXF3HyUNsoqyGS7YUVrmekkn9Ng/5BFz6TG&#10;oCeoG+YZOVj5G1QvuQUHjV9w6BNoGslFrAGrSZcvqnnomBGxFiTHmRNN7v/B8rvjg/lsiR/fwYgN&#10;jEU4cwv8myMadh3Trbi2FoZOsBoDp4GyZDCumJ8Gql3hAkg1fIIam8wOHiLQ2Ng+sIJ1EkTHBjye&#10;SBejJxwv83W2Xudo4mhL0+wiy/IYgxVPz411/oOAnoRDSS12NcKz463zIR1WPLmEaA6UrPdSqajY&#10;ttopS44MJ2Afvxn9FzelyVDSdb7KJwb+CrGM358geulxlJXsS3p5cmJF4O29ruOgeSbVdMaUlZ6J&#10;DNxNLPqxGtExEFpB/YiUWphGFlfM36NoFGCeXElDSQf2x8u74IfTgRZKBhzrkrrvB2YFJeqjxvat&#10;0ywLexCVLL9YoWLPLdW5hWmOUCX1lEzHnZ9252CsbDuMNA2MhmtseSNjM56zn+vD0Y09mtcs7Ma5&#10;Hr2efwbbnwAAAP//AwBQSwMEFAAGAAgAAAAhAEF2aCPeAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFwQdZpGbRqyqRASCG5QUHt1420SEdvBdtPw9ywnOO7MaOZtuZlML0by&#10;oXMWYT5LQJCtne5sg/Dx/nibgwhRWa16ZwnhmwJsqsuLUhXane0bjdvYCC6xoVAIbYxDIWWoWzIq&#10;zNxAlr2j80ZFPn0jtVdnLje9TJNkKY3qLC+0aqCHlurP7ckg5NnzuA8vi9ddvTz263izGp++POL1&#10;1XR/ByLSFP/C8IvP6FAx08GdrA6iR+BHIkKWzUGwu16sWDggpGmWg6xK+Z+/+gEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCct0ruKAIAAFQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBBdmgj3gAAAAcBAAAPAAAAAAAAAAAAAAAAAIIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="613D1A65" w14:textId="77777777" w:rsidR="003516EE" w:rsidRDefault="003516EE" w:rsidP="003516EE"/>
                     <w:p w14:paraId="002A7487" w14:textId="77777777" w:rsidR="003516EE" w:rsidRDefault="003516EE" w:rsidP="003516EE"/>
                     <w:p w14:paraId="77C51EBB" w14:textId="77777777" w:rsidR="003516EE" w:rsidRDefault="003516EE" w:rsidP="003516EE"/>
                     <w:p w14:paraId="6038D4E8" w14:textId="77777777" w:rsidR="003516EE" w:rsidRDefault="003516EE" w:rsidP="003516EE"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="003516EE">
+      <w:r w:rsidR="00B7081F" w:rsidRPr="00945FC5">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>If this is the case, please describe:</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B7081F" w:rsidRPr="00945FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please describe the changed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B7081F" w:rsidRPr="00945FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>condition(s)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B7081F" w:rsidRPr="00945FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or provide new property owner information</w:t>
+      </w:r>
+      <w:r w:rsidR="003516EE" w:rsidRPr="00945FC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E04920" w14:textId="6B647398" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="003516EE" w:rsidP="00945FC5">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1461F112" w14:textId="77777777" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="003516EE" w:rsidP="003516EE">
+    <w:p w14:paraId="1461F112" w14:textId="3D680FE6" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="003516EE" w:rsidP="00945FC5">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003516EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>I, __________________(Name of individual signing the Certification), the ________________ (Title), am the Responsible Official for __________________________ (Name of the Owner), which is a ___________________________ (Legal form of the Entity), and am duly authorized to represent ____________________________ (Name of the Owner) in connection with compliance with the UEC and to execute this Certification.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:t xml:space="preserve">I, __________________(Name of individual signing the Certification), the ________________ (Title), am the Responsible Official for __________________________ (Name of the </w:t>
+      </w:r>
+      <w:r w:rsidR="000E0AE2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Property </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003516EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Owner), which is a ___________________________ (Legal form of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00092CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Property Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003516EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), and am duly authorized to represent ____________________________ (Name of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00092CC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Property </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003516EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Owner) in connection with compliance with the EC and to execute this Certification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C6A0BF9" w14:textId="77777777" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="003516EE" w:rsidP="00945FC5">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003516EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Certification:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B59FE10" w14:textId="77777777" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="003516EE" w:rsidP="003516EE">
+    <w:p w14:paraId="5B59FE10" w14:textId="77777777" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="003516EE" w:rsidP="00945FC5">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003516EE">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Following reasonable inquiry, I certify that this document, all attachments and the information submitted are, to the best of my knowledge and belief, true, accurate and complete.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="267484E7" w14:textId="77777777" w:rsidR="003516EE" w:rsidRPr="003516EE" w:rsidRDefault="003516EE" w:rsidP="003516EE">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
@@ -10064,125 +10348,114 @@
     <w:p w14:paraId="307CCC43" w14:textId="38419B99" w:rsidR="00D81ABF" w:rsidRPr="00E455E5" w:rsidRDefault="00D81ABF" w:rsidP="00B17D09">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E455E5">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="00E455E5">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">if </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>if necessary</w:t>
+      </w:r>
       <w:r w:rsidRPr="00E455E5">
         <w:rPr>
-          <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>necessary</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00E455E5">
+        <w:t xml:space="preserve"> Exhibit </w:t>
+      </w:r>
+      <w:r w:rsidR="00A926AA">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Exhibit </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A926AA">
+        <w:t>C</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307CCC44" w14:textId="77777777" w:rsidR="0069729F" w:rsidRPr="00B17D09" w:rsidRDefault="00D81ABF" w:rsidP="00BF3C66">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E455E5">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>C</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>Disclosures&gt;</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0069729F" w:rsidRPr="00B17D09" w:rsidSect="004C2EFC">
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="187" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6379942F" w14:textId="77777777" w:rsidR="009272C3" w:rsidRDefault="009272C3">
+    <w:p w14:paraId="16BEBD7F" w14:textId="77777777" w:rsidR="008A4146" w:rsidRDefault="008A4146">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="332DCECE" w14:textId="77777777" w:rsidR="009272C3" w:rsidRDefault="009272C3">
+    <w:p w14:paraId="5AE9B604" w14:textId="77777777" w:rsidR="008A4146" w:rsidRDefault="008A4146">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -10289,89 +10562,89 @@
               <w:noProof/>
             </w:rPr>
             <w:t>9</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> of  #</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4500" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="307CCC4A" w14:textId="77777777" w:rsidR="0079232F" w:rsidRDefault="0079232F" w:rsidP="00DF747E">
+        <w:p w14:paraId="307CCC4A" w14:textId="3B45F013" w:rsidR="0079232F" w:rsidRDefault="0079232F" w:rsidP="00DF747E">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">| </w:t>
           </w:r>
           <w:r w:rsidR="00D16987">
             <w:t xml:space="preserve">Streamlined </w:t>
           </w:r>
           <w:r w:rsidR="00E82C5B">
-            <w:t>Uniform Environmental Covenant</w:t>
+            <w:t>Environmental Covenant</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="307CCC4C" w14:textId="77777777" w:rsidR="0079232F" w:rsidRDefault="0079232F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73B0CA8E" w14:textId="77777777" w:rsidR="009272C3" w:rsidRDefault="009272C3">
+    <w:p w14:paraId="5387AB46" w14:textId="77777777" w:rsidR="008A4146" w:rsidRDefault="008A4146">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D16C7C5" w14:textId="77777777" w:rsidR="009272C3" w:rsidRDefault="009272C3">
+    <w:p w14:paraId="3DD58004" w14:textId="77777777" w:rsidR="008A4146" w:rsidRDefault="008A4146">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D72A00C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
@@ -12091,51 +12364,51 @@
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1114207291">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="491454780">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="350953707">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1891652313">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="499469971">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="108621653">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:writeProtection w:recommended="1"/>
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="96"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000B4092"/>
@@ -12172,95 +12445,99 @@
     <w:rsid w:val="000652C5"/>
     <w:rsid w:val="00070349"/>
     <w:rsid w:val="00070FF2"/>
     <w:rsid w:val="0007101B"/>
     <w:rsid w:val="00072395"/>
     <w:rsid w:val="000729FC"/>
     <w:rsid w:val="00072A8E"/>
     <w:rsid w:val="00073A27"/>
     <w:rsid w:val="00074185"/>
     <w:rsid w:val="0007471F"/>
     <w:rsid w:val="000749A4"/>
     <w:rsid w:val="00075174"/>
     <w:rsid w:val="00075C94"/>
     <w:rsid w:val="00077063"/>
     <w:rsid w:val="00077B46"/>
     <w:rsid w:val="00082006"/>
     <w:rsid w:val="0008243B"/>
     <w:rsid w:val="000848FD"/>
     <w:rsid w:val="00084F77"/>
     <w:rsid w:val="0008613C"/>
     <w:rsid w:val="00086267"/>
     <w:rsid w:val="00090422"/>
     <w:rsid w:val="00090827"/>
     <w:rsid w:val="000915F1"/>
     <w:rsid w:val="00092164"/>
+    <w:rsid w:val="00092CC2"/>
     <w:rsid w:val="000939AE"/>
     <w:rsid w:val="0009466A"/>
     <w:rsid w:val="000946B5"/>
     <w:rsid w:val="00094DF4"/>
     <w:rsid w:val="0009532F"/>
     <w:rsid w:val="00095DA5"/>
     <w:rsid w:val="00096CD2"/>
     <w:rsid w:val="000A0208"/>
     <w:rsid w:val="000A2A9A"/>
     <w:rsid w:val="000A3416"/>
     <w:rsid w:val="000A3A75"/>
     <w:rsid w:val="000A654E"/>
     <w:rsid w:val="000B1A2F"/>
     <w:rsid w:val="000B38A5"/>
+    <w:rsid w:val="000B38D7"/>
     <w:rsid w:val="000B4092"/>
     <w:rsid w:val="000B6084"/>
     <w:rsid w:val="000B6850"/>
     <w:rsid w:val="000B68F1"/>
     <w:rsid w:val="000B6A30"/>
     <w:rsid w:val="000B6B84"/>
     <w:rsid w:val="000C4840"/>
     <w:rsid w:val="000C5019"/>
     <w:rsid w:val="000C5741"/>
     <w:rsid w:val="000C6354"/>
     <w:rsid w:val="000C661C"/>
     <w:rsid w:val="000C73EA"/>
     <w:rsid w:val="000D003E"/>
     <w:rsid w:val="000D0AFB"/>
     <w:rsid w:val="000D1FF1"/>
     <w:rsid w:val="000D2302"/>
     <w:rsid w:val="000D2A3F"/>
     <w:rsid w:val="000D4ECC"/>
     <w:rsid w:val="000D6D19"/>
     <w:rsid w:val="000D734C"/>
+    <w:rsid w:val="000E0AE2"/>
     <w:rsid w:val="000E1284"/>
     <w:rsid w:val="000E383B"/>
     <w:rsid w:val="000F2DCB"/>
     <w:rsid w:val="000F37E5"/>
     <w:rsid w:val="000F3B26"/>
     <w:rsid w:val="000F3F16"/>
     <w:rsid w:val="000F45F9"/>
     <w:rsid w:val="000F4BED"/>
     <w:rsid w:val="000F4E47"/>
     <w:rsid w:val="000F5C40"/>
     <w:rsid w:val="000F5CF9"/>
+    <w:rsid w:val="000F66AD"/>
     <w:rsid w:val="000F6DB9"/>
     <w:rsid w:val="001000C6"/>
     <w:rsid w:val="001012F1"/>
     <w:rsid w:val="001033FB"/>
     <w:rsid w:val="0010484E"/>
     <w:rsid w:val="00105180"/>
     <w:rsid w:val="00105A12"/>
     <w:rsid w:val="001071AA"/>
     <w:rsid w:val="001104A8"/>
     <w:rsid w:val="00110A41"/>
     <w:rsid w:val="00111351"/>
     <w:rsid w:val="00114510"/>
     <w:rsid w:val="001145D7"/>
     <w:rsid w:val="00114E18"/>
     <w:rsid w:val="00117084"/>
     <w:rsid w:val="0012015D"/>
     <w:rsid w:val="001205B6"/>
     <w:rsid w:val="00121500"/>
     <w:rsid w:val="00124940"/>
     <w:rsid w:val="001272A7"/>
     <w:rsid w:val="00127B94"/>
     <w:rsid w:val="00130C53"/>
     <w:rsid w:val="001334EE"/>
     <w:rsid w:val="00133A4B"/>
     <w:rsid w:val="00133B27"/>
@@ -12489,76 +12766,78 @@
     <w:rsid w:val="003C7B8C"/>
     <w:rsid w:val="003D118B"/>
     <w:rsid w:val="003D17AC"/>
     <w:rsid w:val="003D6501"/>
     <w:rsid w:val="003E3B87"/>
     <w:rsid w:val="003E4B86"/>
     <w:rsid w:val="003E5A4F"/>
     <w:rsid w:val="003F358E"/>
     <w:rsid w:val="003F37C4"/>
     <w:rsid w:val="003F4893"/>
     <w:rsid w:val="003F49C7"/>
     <w:rsid w:val="003F6D59"/>
     <w:rsid w:val="0040129B"/>
     <w:rsid w:val="004018C2"/>
     <w:rsid w:val="0040284A"/>
     <w:rsid w:val="00403136"/>
     <w:rsid w:val="00411576"/>
     <w:rsid w:val="004131F1"/>
     <w:rsid w:val="00413C4A"/>
     <w:rsid w:val="004146E9"/>
     <w:rsid w:val="00415632"/>
     <w:rsid w:val="0041692F"/>
     <w:rsid w:val="00416E49"/>
     <w:rsid w:val="00417B56"/>
     <w:rsid w:val="00420050"/>
+    <w:rsid w:val="004220A2"/>
     <w:rsid w:val="0042405E"/>
     <w:rsid w:val="00425385"/>
     <w:rsid w:val="00426276"/>
     <w:rsid w:val="00426834"/>
     <w:rsid w:val="00431586"/>
     <w:rsid w:val="0043469E"/>
     <w:rsid w:val="00434ADB"/>
     <w:rsid w:val="004363E8"/>
     <w:rsid w:val="00436624"/>
     <w:rsid w:val="00436CF4"/>
     <w:rsid w:val="004370D3"/>
     <w:rsid w:val="00437ACF"/>
     <w:rsid w:val="0044051A"/>
     <w:rsid w:val="00441E8E"/>
     <w:rsid w:val="00443FE1"/>
     <w:rsid w:val="0044541B"/>
     <w:rsid w:val="00445B24"/>
     <w:rsid w:val="00446A38"/>
     <w:rsid w:val="0044781C"/>
     <w:rsid w:val="00447E2B"/>
     <w:rsid w:val="00451667"/>
     <w:rsid w:val="00453DE1"/>
     <w:rsid w:val="00466A44"/>
     <w:rsid w:val="00467F50"/>
     <w:rsid w:val="00470385"/>
     <w:rsid w:val="00472A14"/>
+    <w:rsid w:val="0047368E"/>
     <w:rsid w:val="004861B3"/>
     <w:rsid w:val="00486548"/>
     <w:rsid w:val="00486C62"/>
     <w:rsid w:val="0048784D"/>
     <w:rsid w:val="00487B73"/>
     <w:rsid w:val="00490927"/>
     <w:rsid w:val="00492DE6"/>
     <w:rsid w:val="00493A20"/>
     <w:rsid w:val="00493FEE"/>
     <w:rsid w:val="00495F6F"/>
     <w:rsid w:val="004A02A4"/>
     <w:rsid w:val="004A29AF"/>
     <w:rsid w:val="004A2C4D"/>
     <w:rsid w:val="004B1930"/>
     <w:rsid w:val="004B1C06"/>
     <w:rsid w:val="004B1C33"/>
     <w:rsid w:val="004B1EB0"/>
     <w:rsid w:val="004B30C0"/>
     <w:rsid w:val="004B31C1"/>
     <w:rsid w:val="004B38BA"/>
     <w:rsid w:val="004B4502"/>
     <w:rsid w:val="004B56A2"/>
     <w:rsid w:val="004B687C"/>
     <w:rsid w:val="004B78F0"/>
     <w:rsid w:val="004C0FA6"/>
@@ -12569,50 +12848,51 @@
     <w:rsid w:val="004C40CD"/>
     <w:rsid w:val="004C4FDF"/>
     <w:rsid w:val="004C6EE7"/>
     <w:rsid w:val="004D1C35"/>
     <w:rsid w:val="004D5E58"/>
     <w:rsid w:val="004D644D"/>
     <w:rsid w:val="004D7274"/>
     <w:rsid w:val="004D7C57"/>
     <w:rsid w:val="004E50D1"/>
     <w:rsid w:val="004E6348"/>
     <w:rsid w:val="004E6A80"/>
     <w:rsid w:val="004E6D9B"/>
     <w:rsid w:val="004F1441"/>
     <w:rsid w:val="004F2199"/>
     <w:rsid w:val="004F223E"/>
     <w:rsid w:val="004F2952"/>
     <w:rsid w:val="004F2A76"/>
     <w:rsid w:val="00501529"/>
     <w:rsid w:val="00502AB2"/>
     <w:rsid w:val="005041B6"/>
     <w:rsid w:val="005043AB"/>
     <w:rsid w:val="0050463A"/>
     <w:rsid w:val="00504DCA"/>
     <w:rsid w:val="00506FAA"/>
     <w:rsid w:val="0050732A"/>
+    <w:rsid w:val="005078E4"/>
     <w:rsid w:val="00512C15"/>
     <w:rsid w:val="00514BFF"/>
     <w:rsid w:val="00514FBC"/>
     <w:rsid w:val="0051561A"/>
     <w:rsid w:val="00516874"/>
     <w:rsid w:val="00516C0F"/>
     <w:rsid w:val="00523310"/>
     <w:rsid w:val="00526D1C"/>
     <w:rsid w:val="00527AEB"/>
     <w:rsid w:val="0053017E"/>
     <w:rsid w:val="00530D4D"/>
     <w:rsid w:val="005344C4"/>
     <w:rsid w:val="0053489A"/>
     <w:rsid w:val="00535F08"/>
     <w:rsid w:val="005362C4"/>
     <w:rsid w:val="0054184D"/>
     <w:rsid w:val="005424DC"/>
     <w:rsid w:val="00543617"/>
     <w:rsid w:val="00543CF9"/>
     <w:rsid w:val="00544DAD"/>
     <w:rsid w:val="00545155"/>
     <w:rsid w:val="00545BAB"/>
     <w:rsid w:val="005520C7"/>
     <w:rsid w:val="005571C5"/>
     <w:rsid w:val="0056004A"/>
@@ -12660,50 +12940,51 @@
     <w:rsid w:val="005D183C"/>
     <w:rsid w:val="005D1E53"/>
     <w:rsid w:val="005D24C7"/>
     <w:rsid w:val="005D3B7C"/>
     <w:rsid w:val="005D4592"/>
     <w:rsid w:val="005D5F09"/>
     <w:rsid w:val="005E05A7"/>
     <w:rsid w:val="005E0BD3"/>
     <w:rsid w:val="005E161A"/>
     <w:rsid w:val="005E3DD8"/>
     <w:rsid w:val="005E576A"/>
     <w:rsid w:val="005E66A6"/>
     <w:rsid w:val="005E68A9"/>
     <w:rsid w:val="005F0C75"/>
     <w:rsid w:val="005F1248"/>
     <w:rsid w:val="005F3514"/>
     <w:rsid w:val="005F3926"/>
     <w:rsid w:val="005F4590"/>
     <w:rsid w:val="005F5352"/>
     <w:rsid w:val="005F568E"/>
     <w:rsid w:val="005F59C9"/>
     <w:rsid w:val="005F70BE"/>
     <w:rsid w:val="00600BA3"/>
     <w:rsid w:val="00603688"/>
     <w:rsid w:val="0060661B"/>
+    <w:rsid w:val="00606AA7"/>
     <w:rsid w:val="006078E3"/>
     <w:rsid w:val="00611F30"/>
     <w:rsid w:val="0061268E"/>
     <w:rsid w:val="00615773"/>
     <w:rsid w:val="00617599"/>
     <w:rsid w:val="00620629"/>
     <w:rsid w:val="00621F3E"/>
     <w:rsid w:val="006220AE"/>
     <w:rsid w:val="00622966"/>
     <w:rsid w:val="00624DBE"/>
     <w:rsid w:val="00626B60"/>
     <w:rsid w:val="0062798B"/>
     <w:rsid w:val="00634F31"/>
     <w:rsid w:val="006355D3"/>
     <w:rsid w:val="00640336"/>
     <w:rsid w:val="006411FA"/>
     <w:rsid w:val="00643CCF"/>
     <w:rsid w:val="00644BC4"/>
     <w:rsid w:val="00646D15"/>
     <w:rsid w:val="006476E1"/>
     <w:rsid w:val="00647DD9"/>
     <w:rsid w:val="00650E44"/>
     <w:rsid w:val="006515D7"/>
     <w:rsid w:val="006533A3"/>
     <w:rsid w:val="006562FC"/>
@@ -12776,50 +13057,51 @@
     <w:rsid w:val="007355FE"/>
     <w:rsid w:val="007358A0"/>
     <w:rsid w:val="007358D9"/>
     <w:rsid w:val="00735C82"/>
     <w:rsid w:val="00742C65"/>
     <w:rsid w:val="00743092"/>
     <w:rsid w:val="00743C31"/>
     <w:rsid w:val="007442B7"/>
     <w:rsid w:val="00746027"/>
     <w:rsid w:val="00746DA0"/>
     <w:rsid w:val="00746FCA"/>
     <w:rsid w:val="007500AE"/>
     <w:rsid w:val="0075040F"/>
     <w:rsid w:val="00751526"/>
     <w:rsid w:val="0075463A"/>
     <w:rsid w:val="00754B31"/>
     <w:rsid w:val="0075517E"/>
     <w:rsid w:val="00755371"/>
     <w:rsid w:val="0075557A"/>
     <w:rsid w:val="00756657"/>
     <w:rsid w:val="007574A0"/>
     <w:rsid w:val="00757D11"/>
     <w:rsid w:val="007605F7"/>
     <w:rsid w:val="00760C6B"/>
     <w:rsid w:val="007612DB"/>
+    <w:rsid w:val="007621A5"/>
     <w:rsid w:val="00763138"/>
     <w:rsid w:val="0076483F"/>
     <w:rsid w:val="00765215"/>
     <w:rsid w:val="007664BC"/>
     <w:rsid w:val="00766CB4"/>
     <w:rsid w:val="00771787"/>
     <w:rsid w:val="00771C9D"/>
     <w:rsid w:val="00772278"/>
     <w:rsid w:val="00773812"/>
     <w:rsid w:val="007759AA"/>
     <w:rsid w:val="00776CE1"/>
     <w:rsid w:val="00781856"/>
     <w:rsid w:val="00781ED6"/>
     <w:rsid w:val="007820F9"/>
     <w:rsid w:val="007826B2"/>
     <w:rsid w:val="00783206"/>
     <w:rsid w:val="0078345E"/>
     <w:rsid w:val="0078351E"/>
     <w:rsid w:val="007839F7"/>
     <w:rsid w:val="00783CA3"/>
     <w:rsid w:val="00785B98"/>
     <w:rsid w:val="00786E60"/>
     <w:rsid w:val="007872C1"/>
     <w:rsid w:val="00791910"/>
     <w:rsid w:val="00791BBB"/>
@@ -12885,75 +13167,77 @@
     <w:rsid w:val="00825DF9"/>
     <w:rsid w:val="00826605"/>
     <w:rsid w:val="008273FD"/>
     <w:rsid w:val="00827B70"/>
     <w:rsid w:val="00830C2D"/>
     <w:rsid w:val="0083135E"/>
     <w:rsid w:val="00831485"/>
     <w:rsid w:val="008314EB"/>
     <w:rsid w:val="00833E3C"/>
     <w:rsid w:val="00834D8F"/>
     <w:rsid w:val="00836483"/>
     <w:rsid w:val="00837663"/>
     <w:rsid w:val="00840F2D"/>
     <w:rsid w:val="008424D4"/>
     <w:rsid w:val="00842D40"/>
     <w:rsid w:val="00843C4E"/>
     <w:rsid w:val="00844748"/>
     <w:rsid w:val="00847CA9"/>
     <w:rsid w:val="008512F1"/>
     <w:rsid w:val="00851911"/>
     <w:rsid w:val="00851AE1"/>
     <w:rsid w:val="00852028"/>
     <w:rsid w:val="00852461"/>
     <w:rsid w:val="00852473"/>
     <w:rsid w:val="008527DE"/>
+    <w:rsid w:val="008531B7"/>
     <w:rsid w:val="00857561"/>
     <w:rsid w:val="00857D61"/>
     <w:rsid w:val="00861ABC"/>
     <w:rsid w:val="00862E0B"/>
     <w:rsid w:val="00863077"/>
     <w:rsid w:val="00863932"/>
     <w:rsid w:val="008646B9"/>
     <w:rsid w:val="00865E45"/>
     <w:rsid w:val="00875FB3"/>
     <w:rsid w:val="00876396"/>
     <w:rsid w:val="0087734A"/>
     <w:rsid w:val="00880B62"/>
     <w:rsid w:val="008814BE"/>
     <w:rsid w:val="008816B0"/>
     <w:rsid w:val="00882275"/>
     <w:rsid w:val="0088293A"/>
     <w:rsid w:val="00886CAD"/>
     <w:rsid w:val="00890EC7"/>
     <w:rsid w:val="00892648"/>
     <w:rsid w:val="00892E35"/>
     <w:rsid w:val="00896906"/>
     <w:rsid w:val="0089698E"/>
     <w:rsid w:val="008A0A6F"/>
     <w:rsid w:val="008A3B6B"/>
     <w:rsid w:val="008A3EC8"/>
+    <w:rsid w:val="008A4146"/>
     <w:rsid w:val="008B068E"/>
     <w:rsid w:val="008B1935"/>
     <w:rsid w:val="008B2C9F"/>
     <w:rsid w:val="008B3EA3"/>
     <w:rsid w:val="008B3EC4"/>
     <w:rsid w:val="008B41B7"/>
     <w:rsid w:val="008B5C36"/>
     <w:rsid w:val="008C095B"/>
     <w:rsid w:val="008C1649"/>
     <w:rsid w:val="008C2A17"/>
     <w:rsid w:val="008C3066"/>
     <w:rsid w:val="008C4F4A"/>
     <w:rsid w:val="008D2436"/>
     <w:rsid w:val="008D36B0"/>
     <w:rsid w:val="008D4779"/>
     <w:rsid w:val="008D7416"/>
     <w:rsid w:val="008D759A"/>
     <w:rsid w:val="008D795F"/>
     <w:rsid w:val="008E2249"/>
     <w:rsid w:val="008E2CA6"/>
     <w:rsid w:val="008E2F5D"/>
     <w:rsid w:val="008E44C1"/>
     <w:rsid w:val="008E6812"/>
     <w:rsid w:val="008E75B7"/>
     <w:rsid w:val="008F01E4"/>
@@ -12976,90 +13260,92 @@
     <w:rsid w:val="00906780"/>
     <w:rsid w:val="00906FFA"/>
     <w:rsid w:val="009120AF"/>
     <w:rsid w:val="00912C31"/>
     <w:rsid w:val="00913446"/>
     <w:rsid w:val="00913DDE"/>
     <w:rsid w:val="00915116"/>
     <w:rsid w:val="00916328"/>
     <w:rsid w:val="00916D3E"/>
     <w:rsid w:val="009219B4"/>
     <w:rsid w:val="00922CF8"/>
     <w:rsid w:val="00922F0F"/>
     <w:rsid w:val="009248F1"/>
     <w:rsid w:val="009272C3"/>
     <w:rsid w:val="00927747"/>
     <w:rsid w:val="009315B1"/>
     <w:rsid w:val="0093303B"/>
     <w:rsid w:val="00934FBF"/>
     <w:rsid w:val="00936D70"/>
     <w:rsid w:val="009379C7"/>
     <w:rsid w:val="00937C8E"/>
     <w:rsid w:val="00940C99"/>
     <w:rsid w:val="00942581"/>
     <w:rsid w:val="00943658"/>
     <w:rsid w:val="0094575A"/>
+    <w:rsid w:val="00945FC5"/>
     <w:rsid w:val="00946537"/>
     <w:rsid w:val="00947399"/>
     <w:rsid w:val="0095090E"/>
     <w:rsid w:val="009524C9"/>
     <w:rsid w:val="00953282"/>
     <w:rsid w:val="00960304"/>
     <w:rsid w:val="00961C60"/>
     <w:rsid w:val="00963FD3"/>
     <w:rsid w:val="009659F9"/>
     <w:rsid w:val="00966A94"/>
     <w:rsid w:val="009676F2"/>
     <w:rsid w:val="00971A96"/>
     <w:rsid w:val="00971B7F"/>
     <w:rsid w:val="00972AEB"/>
     <w:rsid w:val="00975728"/>
     <w:rsid w:val="00975EF7"/>
     <w:rsid w:val="009815ED"/>
     <w:rsid w:val="0098166F"/>
     <w:rsid w:val="00982132"/>
     <w:rsid w:val="009837A9"/>
     <w:rsid w:val="00983AF7"/>
     <w:rsid w:val="00984224"/>
     <w:rsid w:val="009849DB"/>
     <w:rsid w:val="009855AE"/>
     <w:rsid w:val="009873D0"/>
     <w:rsid w:val="00991C54"/>
     <w:rsid w:val="00991E88"/>
     <w:rsid w:val="0099397B"/>
     <w:rsid w:val="00995828"/>
     <w:rsid w:val="00997216"/>
     <w:rsid w:val="009A08B6"/>
     <w:rsid w:val="009A0DBD"/>
     <w:rsid w:val="009A0F93"/>
     <w:rsid w:val="009A18FD"/>
     <w:rsid w:val="009A40FE"/>
     <w:rsid w:val="009A50C5"/>
     <w:rsid w:val="009A586D"/>
     <w:rsid w:val="009A603E"/>
     <w:rsid w:val="009A60CC"/>
     <w:rsid w:val="009A7824"/>
+    <w:rsid w:val="009B10B0"/>
     <w:rsid w:val="009B13EA"/>
     <w:rsid w:val="009B23E9"/>
     <w:rsid w:val="009B3503"/>
     <w:rsid w:val="009B6208"/>
     <w:rsid w:val="009B6995"/>
     <w:rsid w:val="009B6FB1"/>
     <w:rsid w:val="009B7012"/>
     <w:rsid w:val="009B77DD"/>
     <w:rsid w:val="009C0169"/>
     <w:rsid w:val="009C51D1"/>
     <w:rsid w:val="009C6BC0"/>
     <w:rsid w:val="009C6DA9"/>
     <w:rsid w:val="009C76D6"/>
     <w:rsid w:val="009C7C4D"/>
     <w:rsid w:val="009C7E89"/>
     <w:rsid w:val="009D3016"/>
     <w:rsid w:val="009D3DEA"/>
     <w:rsid w:val="009D4CC9"/>
     <w:rsid w:val="009D4FA0"/>
     <w:rsid w:val="009D6DD4"/>
     <w:rsid w:val="009E107A"/>
     <w:rsid w:val="009E369A"/>
     <w:rsid w:val="009E4B38"/>
     <w:rsid w:val="009E4D40"/>
     <w:rsid w:val="009E4E33"/>
@@ -13125,51 +13411,53 @@
     <w:rsid w:val="00A862C4"/>
     <w:rsid w:val="00A8691D"/>
     <w:rsid w:val="00A878DE"/>
     <w:rsid w:val="00A9079C"/>
     <w:rsid w:val="00A926AA"/>
     <w:rsid w:val="00A932E9"/>
     <w:rsid w:val="00A93E2B"/>
     <w:rsid w:val="00A949DB"/>
     <w:rsid w:val="00A96637"/>
     <w:rsid w:val="00A96E89"/>
     <w:rsid w:val="00A97480"/>
     <w:rsid w:val="00AA0202"/>
     <w:rsid w:val="00AA0FFF"/>
     <w:rsid w:val="00AA2890"/>
     <w:rsid w:val="00AA6B17"/>
     <w:rsid w:val="00AB4246"/>
     <w:rsid w:val="00AB6F32"/>
     <w:rsid w:val="00AB7D64"/>
     <w:rsid w:val="00AC284F"/>
     <w:rsid w:val="00AC3DAD"/>
     <w:rsid w:val="00AC7303"/>
     <w:rsid w:val="00AD0C0A"/>
     <w:rsid w:val="00AD29AB"/>
     <w:rsid w:val="00AE13E2"/>
     <w:rsid w:val="00AE2151"/>
+    <w:rsid w:val="00AE3E09"/>
     <w:rsid w:val="00AE4048"/>
+    <w:rsid w:val="00AE4674"/>
     <w:rsid w:val="00AE7814"/>
     <w:rsid w:val="00AE7A46"/>
     <w:rsid w:val="00AF0B2E"/>
     <w:rsid w:val="00AF0DC5"/>
     <w:rsid w:val="00AF10EF"/>
     <w:rsid w:val="00AF115E"/>
     <w:rsid w:val="00AF1230"/>
     <w:rsid w:val="00AF2CC0"/>
     <w:rsid w:val="00AF6C8B"/>
     <w:rsid w:val="00AF7723"/>
     <w:rsid w:val="00B00CD4"/>
     <w:rsid w:val="00B014D3"/>
     <w:rsid w:val="00B032D6"/>
     <w:rsid w:val="00B06B2D"/>
     <w:rsid w:val="00B06E2E"/>
     <w:rsid w:val="00B07370"/>
     <w:rsid w:val="00B0747E"/>
     <w:rsid w:val="00B07DEA"/>
     <w:rsid w:val="00B10FE0"/>
     <w:rsid w:val="00B11DDA"/>
     <w:rsid w:val="00B129A7"/>
     <w:rsid w:val="00B1340B"/>
     <w:rsid w:val="00B149D3"/>
     <w:rsid w:val="00B156B1"/>
     <w:rsid w:val="00B17D09"/>
@@ -13181,69 +13469,71 @@
     <w:rsid w:val="00B342E4"/>
     <w:rsid w:val="00B34E84"/>
     <w:rsid w:val="00B353A2"/>
     <w:rsid w:val="00B35E3A"/>
     <w:rsid w:val="00B36A7D"/>
     <w:rsid w:val="00B4161F"/>
     <w:rsid w:val="00B44669"/>
     <w:rsid w:val="00B51D83"/>
     <w:rsid w:val="00B5203B"/>
     <w:rsid w:val="00B52D5B"/>
     <w:rsid w:val="00B539F9"/>
     <w:rsid w:val="00B53DD5"/>
     <w:rsid w:val="00B55689"/>
     <w:rsid w:val="00B55D9C"/>
     <w:rsid w:val="00B561AE"/>
     <w:rsid w:val="00B57AA4"/>
     <w:rsid w:val="00B60307"/>
     <w:rsid w:val="00B60ACC"/>
     <w:rsid w:val="00B60DC7"/>
     <w:rsid w:val="00B62019"/>
     <w:rsid w:val="00B64100"/>
     <w:rsid w:val="00B646F9"/>
     <w:rsid w:val="00B65968"/>
     <w:rsid w:val="00B6740C"/>
     <w:rsid w:val="00B67AFE"/>
+    <w:rsid w:val="00B7081F"/>
     <w:rsid w:val="00B71365"/>
     <w:rsid w:val="00B72DFC"/>
     <w:rsid w:val="00B73743"/>
     <w:rsid w:val="00B7533A"/>
     <w:rsid w:val="00B803F6"/>
     <w:rsid w:val="00B81443"/>
     <w:rsid w:val="00B82877"/>
     <w:rsid w:val="00B84B86"/>
     <w:rsid w:val="00B8617A"/>
     <w:rsid w:val="00B862DB"/>
     <w:rsid w:val="00B923C2"/>
     <w:rsid w:val="00B92BF7"/>
     <w:rsid w:val="00B93563"/>
     <w:rsid w:val="00B93674"/>
     <w:rsid w:val="00B94401"/>
     <w:rsid w:val="00B945EE"/>
     <w:rsid w:val="00B9462C"/>
     <w:rsid w:val="00B9684F"/>
     <w:rsid w:val="00BA1FEB"/>
+    <w:rsid w:val="00BA3D92"/>
     <w:rsid w:val="00BA58C7"/>
     <w:rsid w:val="00BA7DD1"/>
     <w:rsid w:val="00BB1942"/>
     <w:rsid w:val="00BB2818"/>
     <w:rsid w:val="00BB2901"/>
     <w:rsid w:val="00BB3608"/>
     <w:rsid w:val="00BB386F"/>
     <w:rsid w:val="00BB415E"/>
     <w:rsid w:val="00BB4B4F"/>
     <w:rsid w:val="00BC0C91"/>
     <w:rsid w:val="00BD1DBE"/>
     <w:rsid w:val="00BD49E4"/>
     <w:rsid w:val="00BE2F39"/>
     <w:rsid w:val="00BE3CE8"/>
     <w:rsid w:val="00BE4413"/>
     <w:rsid w:val="00BE5B2F"/>
     <w:rsid w:val="00BE61AC"/>
     <w:rsid w:val="00BE6B31"/>
     <w:rsid w:val="00BE775D"/>
     <w:rsid w:val="00BE7A1F"/>
     <w:rsid w:val="00BF1DA4"/>
     <w:rsid w:val="00BF3BBB"/>
     <w:rsid w:val="00BF3C66"/>
     <w:rsid w:val="00BF4AEA"/>
     <w:rsid w:val="00C000AA"/>
@@ -13409,55 +13699,57 @@
     <w:rsid w:val="00D7747D"/>
     <w:rsid w:val="00D77BCE"/>
     <w:rsid w:val="00D81ABF"/>
     <w:rsid w:val="00D81D2B"/>
     <w:rsid w:val="00D81D35"/>
     <w:rsid w:val="00D83B7B"/>
     <w:rsid w:val="00D844AE"/>
     <w:rsid w:val="00D84F70"/>
     <w:rsid w:val="00D87BBD"/>
     <w:rsid w:val="00D90B66"/>
     <w:rsid w:val="00D9105F"/>
     <w:rsid w:val="00D920E7"/>
     <w:rsid w:val="00D92398"/>
     <w:rsid w:val="00D93231"/>
     <w:rsid w:val="00D945E6"/>
     <w:rsid w:val="00D95595"/>
     <w:rsid w:val="00D95794"/>
     <w:rsid w:val="00D96EDB"/>
     <w:rsid w:val="00D97710"/>
     <w:rsid w:val="00DA045E"/>
     <w:rsid w:val="00DA4A02"/>
     <w:rsid w:val="00DA53AF"/>
     <w:rsid w:val="00DA5CD8"/>
     <w:rsid w:val="00DA5D28"/>
     <w:rsid w:val="00DA5D8C"/>
+    <w:rsid w:val="00DA6409"/>
     <w:rsid w:val="00DA7221"/>
     <w:rsid w:val="00DB1EF0"/>
     <w:rsid w:val="00DB565F"/>
     <w:rsid w:val="00DB7FA0"/>
     <w:rsid w:val="00DC0122"/>
+    <w:rsid w:val="00DC0CB2"/>
     <w:rsid w:val="00DC1220"/>
     <w:rsid w:val="00DC2977"/>
     <w:rsid w:val="00DC3D0B"/>
     <w:rsid w:val="00DC5CEC"/>
     <w:rsid w:val="00DC61C2"/>
     <w:rsid w:val="00DC7CA9"/>
     <w:rsid w:val="00DC7E63"/>
     <w:rsid w:val="00DD18C6"/>
     <w:rsid w:val="00DD3757"/>
     <w:rsid w:val="00DD3F49"/>
     <w:rsid w:val="00DD590D"/>
     <w:rsid w:val="00DD650C"/>
     <w:rsid w:val="00DD72A5"/>
     <w:rsid w:val="00DE28F4"/>
     <w:rsid w:val="00DE29D3"/>
     <w:rsid w:val="00DE4D43"/>
     <w:rsid w:val="00DE551B"/>
     <w:rsid w:val="00DE5661"/>
     <w:rsid w:val="00DE5BA4"/>
     <w:rsid w:val="00DE638F"/>
     <w:rsid w:val="00DE6D50"/>
     <w:rsid w:val="00DE714A"/>
     <w:rsid w:val="00DF0500"/>
     <w:rsid w:val="00DF0577"/>
     <w:rsid w:val="00DF0726"/>
@@ -13481,97 +13773,99 @@
     <w:rsid w:val="00E26BF9"/>
     <w:rsid w:val="00E26F31"/>
     <w:rsid w:val="00E277F7"/>
     <w:rsid w:val="00E27CDA"/>
     <w:rsid w:val="00E300C1"/>
     <w:rsid w:val="00E30C7C"/>
     <w:rsid w:val="00E30EAB"/>
     <w:rsid w:val="00E319BB"/>
     <w:rsid w:val="00E31A4B"/>
     <w:rsid w:val="00E3349D"/>
     <w:rsid w:val="00E33A2D"/>
     <w:rsid w:val="00E34AA6"/>
     <w:rsid w:val="00E40633"/>
     <w:rsid w:val="00E410B7"/>
     <w:rsid w:val="00E42309"/>
     <w:rsid w:val="00E42C7A"/>
     <w:rsid w:val="00E441C0"/>
     <w:rsid w:val="00E45295"/>
     <w:rsid w:val="00E455E5"/>
     <w:rsid w:val="00E45C85"/>
     <w:rsid w:val="00E463FC"/>
     <w:rsid w:val="00E47B69"/>
     <w:rsid w:val="00E5030F"/>
     <w:rsid w:val="00E53417"/>
     <w:rsid w:val="00E55352"/>
+    <w:rsid w:val="00E565B1"/>
     <w:rsid w:val="00E57324"/>
     <w:rsid w:val="00E61ADA"/>
     <w:rsid w:val="00E620FF"/>
     <w:rsid w:val="00E65ECB"/>
     <w:rsid w:val="00E65F30"/>
     <w:rsid w:val="00E7067E"/>
     <w:rsid w:val="00E70719"/>
     <w:rsid w:val="00E7144C"/>
     <w:rsid w:val="00E732A1"/>
     <w:rsid w:val="00E74707"/>
     <w:rsid w:val="00E75411"/>
     <w:rsid w:val="00E75C43"/>
     <w:rsid w:val="00E7787F"/>
     <w:rsid w:val="00E82893"/>
     <w:rsid w:val="00E82A08"/>
     <w:rsid w:val="00E82C5B"/>
     <w:rsid w:val="00E8334E"/>
     <w:rsid w:val="00E83392"/>
     <w:rsid w:val="00E83441"/>
     <w:rsid w:val="00E83884"/>
     <w:rsid w:val="00E8654D"/>
     <w:rsid w:val="00E90FC3"/>
     <w:rsid w:val="00E944C7"/>
     <w:rsid w:val="00E95C93"/>
     <w:rsid w:val="00E96252"/>
     <w:rsid w:val="00E97449"/>
     <w:rsid w:val="00E97811"/>
     <w:rsid w:val="00EA185D"/>
     <w:rsid w:val="00EA5639"/>
     <w:rsid w:val="00EA78CA"/>
     <w:rsid w:val="00EB0697"/>
     <w:rsid w:val="00EB1F3C"/>
     <w:rsid w:val="00EB27EF"/>
     <w:rsid w:val="00EB4615"/>
     <w:rsid w:val="00EB4C6A"/>
     <w:rsid w:val="00EB4DBC"/>
     <w:rsid w:val="00EB4F74"/>
     <w:rsid w:val="00EB5113"/>
     <w:rsid w:val="00EB5C95"/>
     <w:rsid w:val="00EB5FDF"/>
     <w:rsid w:val="00EC14DE"/>
     <w:rsid w:val="00EC759E"/>
     <w:rsid w:val="00ED09CD"/>
     <w:rsid w:val="00ED1740"/>
     <w:rsid w:val="00ED1A03"/>
     <w:rsid w:val="00ED1A66"/>
     <w:rsid w:val="00ED46D5"/>
+    <w:rsid w:val="00ED5F26"/>
     <w:rsid w:val="00ED6960"/>
     <w:rsid w:val="00ED75E9"/>
     <w:rsid w:val="00EE18F1"/>
     <w:rsid w:val="00EE1EF9"/>
     <w:rsid w:val="00EE1F93"/>
     <w:rsid w:val="00EE257F"/>
     <w:rsid w:val="00EE26B7"/>
     <w:rsid w:val="00EE2768"/>
     <w:rsid w:val="00EE354B"/>
     <w:rsid w:val="00EE3DE3"/>
     <w:rsid w:val="00EE6110"/>
     <w:rsid w:val="00EE70A0"/>
     <w:rsid w:val="00EF16AA"/>
     <w:rsid w:val="00EF2C02"/>
     <w:rsid w:val="00EF4B81"/>
     <w:rsid w:val="00EF62F5"/>
     <w:rsid w:val="00F02257"/>
     <w:rsid w:val="00F03657"/>
     <w:rsid w:val="00F0366F"/>
     <w:rsid w:val="00F03EB4"/>
     <w:rsid w:val="00F042AC"/>
     <w:rsid w:val="00F0510F"/>
     <w:rsid w:val="00F078D2"/>
     <w:rsid w:val="00F123F3"/>
     <w:rsid w:val="00F15806"/>
@@ -14447,50 +14741,61 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007820F9"/>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007820F9"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007A5823"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00606AA7"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="616529691">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2079088204">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -14515,51 +14820,51 @@
           <w:divsChild>
             <w:div w:id="2079403100">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epd.georgia.gov/properties-subject-uniform-environmental-covenants" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epd.georgia.gov/properties-subject-uniform-environmental-covenants" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epd.georgia.gov/properties-subject-uniform-environmental-covenants" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14807,94 +15112,370 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A615C129813B51439C6DB650FCF5920C" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2ddba9a6693cfd473bdd0718c247e01c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87b0cbfd-bb96-4566-a0e8-f9bf05f85810" xmlns:ns3="33ca5852-acda-4ba6-9e63-b3b7deb040ed" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6618018e211f6fcabfa5a255de3baba9" ns2:_="" ns3:_="">
+    <xsd:import namespace="87b0cbfd-bb96-4566-a0e8-f9bf05f85810"/>
+    <xsd:import namespace="33ca5852-acda-4ba6-9e63-b3b7deb040ed"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="87b0cbfd-bb96-4566-a0e8-f9bf05f85810" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="33ca5852-acda-4ba6-9e63-b3b7deb040ed" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="33ca5852-acda-4ba6-9e63-b3b7deb040ed">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E841394-D75F-43F6-804C-F5A1E03F0B0B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1F2865F-C425-4EF7-A263-3B34B5E3F7C5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="87b0cbfd-bb96-4566-a0e8-f9bf05f85810"/>
+    <ds:schemaRef ds:uri="33ca5852-acda-4ba6-9e63-b3b7deb040ed"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F1C578C-755B-467C-8E02-D867CB491DEA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06D848E0-791D-4DC3-9F44-D4D635C0F734}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="33ca5852-acda-4ba6-9e63-b3b7deb040ed"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>2367</Words>
-  <Characters>14668</Characters>
+  <Words>2606</Words>
+  <Characters>14857</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>2</DocSecurity>
-  <Lines>122</Lines>
+  <Lines>123</Lines>
   <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Model Restrictive (Environmental) Covenant</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Environmental Covenant</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17001</CharactersWithSpaces>
+  <CharactersWithSpaces>17429</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Model Restrictive (Environmental) Covenant</dc:title>
+  <dc:title/>
   <dc:subject/>
   <dc:creator>Office of the Attorney General</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>b9e5e8b6-0af8-4361-80c5-cd51fb708dbf</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100A615C129813B51439C6DB650FCF5920C</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>2644800</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_activity">
+    <vt:lpwstr>{"FileActivityType":"8","FileActivityTimeStamp":"2025-11-06T13:16:13.983Z","FileActivityUsersOnPage":[{"DisplayName":"Collins, Kevin","Id":"kevin.collins@dnr.ga.gov"}],"FileActivityNavigationId":null}</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>