--- v0 (2026-04-04)
+++ v1 (2026-06-14)
@@ -1,32 +1,35 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6B878BCC" w14:textId="77777777" w:rsidR="00E65ECB" w:rsidRPr="00001650" w:rsidRDefault="00E65ECB" w:rsidP="00E61ADA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
@@ -3586,94 +3589,94 @@
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="006F4470">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>or Sites with Basic Restrictions (groundwater usage, residential prohibition, passive vapor intrusion</w:t>
       </w:r>
       <w:r w:rsidRPr="006F4470">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004B79CD" w:rsidRPr="006F4470">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B66F237" w14:textId="6D45756F" w:rsidR="0062107C" w:rsidRPr="006F4470" w:rsidRDefault="00350A31" w:rsidP="0062107C">
+    <w:p w14:paraId="1B66F237" w14:textId="0BE235BF" w:rsidR="0062107C" w:rsidRPr="006F4470" w:rsidRDefault="00350A31" w:rsidP="0062107C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F4470">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Periodic Reporting. </w:t>
       </w:r>
       <w:r w:rsidR="006C7AC3" w:rsidRPr="006F4470">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The Owner shall inspect the </w:t>
       </w:r>
       <w:r w:rsidR="001F1B55" w:rsidRPr="006F4470">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="006C7AC3" w:rsidRPr="006F4470">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ffected </w:t>
       </w:r>
       <w:r w:rsidR="001F1B55" w:rsidRPr="006F4470">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="006C7AC3" w:rsidRPr="006F4470">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>reas at least annually to ensure compliance with this document. Annually, by no later than December 31, following the effective date of this Environmental Covenant, the Owner shall complete and submit to EPD the Annual Uniform Environmental Covenant Certification</w:t>
+        <w:t>reas at least annually to ensure compliance with this document. Annually, by no later than December 31, following the effective date of this Environmental Covenant, the Owner shall complete and submit to EPD the Annual Environmental Covenant Certification</w:t>
       </w:r>
       <w:r w:rsidR="00024D51" w:rsidRPr="006F4470">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00024D51" w:rsidRPr="006F4470">
         <w:t xml:space="preserve">attached to this document as Exhibit </w:t>
       </w:r>
       <w:r w:rsidR="00716161" w:rsidRPr="006F4470">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00434201" w:rsidRPr="006F4470">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009E1CB9" w:rsidRPr="006F4470">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3965,73 +3968,73 @@
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to ensure compliance with this document. Annually, by no later than December 31, </w:t>
       </w:r>
       <w:r w:rsidR="00BD040B" w:rsidRPr="00F246EF">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>following the effective date of this Environmental Covenant, the Owner shall complete and submit to EPD</w:t>
       </w:r>
       <w:r w:rsidR="009E1CB9" w:rsidRPr="00F246EF">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> the:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1DF8CA" w14:textId="6A2942C4" w:rsidR="009E1CB9" w:rsidRPr="00F246EF" w:rsidRDefault="00BD040B" w:rsidP="00F246EF">
+    <w:p w14:paraId="4A1DF8CA" w14:textId="13140837" w:rsidR="009E1CB9" w:rsidRPr="00F246EF" w:rsidRDefault="00BD040B" w:rsidP="00F246EF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F246EF">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Annual Uniform Environmental Covenant Certification </w:t>
+        <w:t xml:space="preserve">Annual Environmental Covenant Certification </w:t>
       </w:r>
       <w:r w:rsidR="009E1CB9" w:rsidRPr="00F246EF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">attached to this document as Exhibit </w:t>
       </w:r>
       <w:r w:rsidR="00716161" w:rsidRPr="00F246EF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="009E1CB9" w:rsidRPr="00F246EF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="009E1CB9" w:rsidRPr="00F246EF">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">or a modified format as approved by EPD, </w:t>
@@ -4556,58 +4559,51 @@
         </w:rPr>
         <w:t xml:space="preserve">of Change of Use.  </w:t>
       </w:r>
       <w:r w:rsidR="0067486F" w:rsidRPr="009E0CD1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If such activity will materially affect any required monitoring or maintenance of any institutional or engineering controls described herein, t</w:t>
       </w:r>
       <w:r w:rsidR="00CA1CFF" w:rsidRPr="009E0CD1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">he owner of the Property must provide to EPD </w:t>
       </w:r>
       <w:r w:rsidR="001D1B0C" w:rsidRPr="009E0CD1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">thirty </w:t>
       </w:r>
       <w:r w:rsidR="00CA1CFF" w:rsidRPr="009E0CD1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(30) days’ advance </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">written notice </w:t>
+        <w:t xml:space="preserve">(30) days’ advance written notice </w:t>
       </w:r>
       <w:r w:rsidR="00AA6B17" w:rsidRPr="009E0CD1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="001D1B0C" w:rsidRPr="009E0CD1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">the owner’s intent to change the use of the Property, to apply for a </w:t>
       </w:r>
       <w:r w:rsidR="00CA1CFF" w:rsidRPr="009E0CD1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">building permit for construction at the Property, </w:t>
       </w:r>
       <w:r w:rsidR="001D1B0C" w:rsidRPr="009E0CD1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or to perform an</w:t>
       </w:r>
@@ -4619,50 +4615,51 @@
       </w:r>
       <w:r w:rsidR="001D1B0C" w:rsidRPr="009E0CD1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> site work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B878C0A" w14:textId="77777777" w:rsidR="00E47B69" w:rsidRPr="009E0CD1" w:rsidRDefault="00B9684F" w:rsidP="0059317E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E0CD1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>&lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="009E0CD1">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Other</w:t>
       </w:r>
       <w:r w:rsidRPr="009E0CD1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
       <w:r w:rsidR="00D95595" w:rsidRPr="009E0CD1">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B878C0B" w14:textId="77777777" w:rsidR="00E47B69" w:rsidRPr="009E0CD1" w:rsidRDefault="00E47B69" w:rsidP="00CB7DDC">
       <w:pPr>
@@ -5796,65 +5793,71 @@
       </w:r>
       <w:r w:rsidR="00CD6AFB" w:rsidRPr="009E0CD1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&gt; that will alter this representation and warranty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B878C21" w14:textId="77777777" w:rsidR="00CD6AFB" w:rsidRPr="009E0CD1" w:rsidRDefault="00CD6AFB" w:rsidP="00D81ABF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E0CD1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>The execution and delivery of this Environmental Covenant and carrying out the obligations described within will not conflict with any of the provisions of the organizational documents, operating agreement of &lt;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E0CD1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Name(s) of Grantor(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E0CD1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&gt; nor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E0CD1">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>The execution and delivery of this Environmental Covenant and carrying out the obligations described within will not conflict with any of the provisions of the organizational documents, operating agreement of &lt;</w:t>
-[...12 lines deleted...]
-        <w:t>&gt; nor will it violate, contravene and/or constitute a breach or default under any agreement, contract, order or instrument to which &lt;</w:t>
+        <w:t>will it violate, contravene and/or constitute a breach or default under any agreement, contract, order or instrument to which &lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="009E0CD1">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Name(s) of Grantor(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E0CD1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>&gt; is a party or by which &lt;</w:t>
       </w:r>
       <w:r w:rsidRPr="009E0CD1">
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Name(s) of Grantor(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="009E0CD1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -6737,51 +6740,50 @@
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Severability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B878C3D" w14:textId="77777777" w:rsidR="00E7144C" w:rsidRPr="009E0CD1" w:rsidRDefault="00E7144C" w:rsidP="00E7144C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B878C3E" w14:textId="77777777" w:rsidR="00E7144C" w:rsidRPr="009E0CD1" w:rsidRDefault="00E7144C" w:rsidP="00E7144C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E0CD1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Should any provision of this Environmental Covenant be found by a court of competen</w:t>
       </w:r>
       <w:r w:rsidR="003C11FD" w:rsidRPr="009E0CD1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="009E0CD1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> jurisdiction to be invalid and/or unenforceable in any respect, the remaining provisions shall </w:t>
       </w:r>
       <w:r w:rsidR="00F260AD" w:rsidRPr="009E0CD1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>continue in</w:t>
       </w:r>
       <w:r w:rsidR="0089698E" w:rsidRPr="009E0CD1">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> full</w:t>
@@ -10900,305 +10902,529 @@
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00831C21">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Exhibit </w:t>
       </w:r>
       <w:r w:rsidR="000D5986" w:rsidRPr="00831C21">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01556F8A" w14:textId="57DA8C64" w:rsidR="0041046D" w:rsidRPr="0041046D" w:rsidRDefault="0041046D" w:rsidP="00831C21">
+    <w:p w14:paraId="01556F8A" w14:textId="7B6FBB04" w:rsidR="0041046D" w:rsidRPr="0041046D" w:rsidRDefault="0041046D" w:rsidP="00831C21">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Annual Uniform Environmental Covenant Certification</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="45A4A745" w14:textId="77777777" w:rsidR="0041046D" w:rsidRPr="0041046D" w:rsidRDefault="0041046D" w:rsidP="0041046D">
+        <w:t>Annual Environmental Covenant Certification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A4A745" w14:textId="0773009F" w:rsidR="0041046D" w:rsidRPr="0041046D" w:rsidRDefault="008C24DC" w:rsidP="006753FA">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0041046D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">UECs are one form of corrective action that may be used to address contamination on a property. Owners are legally required to ensure that the conditions of the UEC are maintained, to report changes in property ownership to the Georgia Environmental Protection Division (EPD) within 30 days, and to complete this annual certification. If the UEC conditions are not maintained, additional investigation and/or corrective action may be required. Each UEC has unique conditions and reporting requirements;  you may find a copy of the conditions that apply to your property at: </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="0041046D">
+        <w:t>Environmental Covenants (</w:t>
+      </w:r>
+      <w:r w:rsidR="0041046D" w:rsidRPr="0041046D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>EC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0041046D" w:rsidRPr="0041046D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0041046D" w:rsidRPr="0041046D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0041046D" w:rsidRPr="0041046D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> form of corrective action that may be used to address contamination on a property. Owners are legally required to ensure that the conditions of the EC are maintained, to report changes in property ownership to the Georgia Environmental Protection Division (EPD) within 30 days, and to complete this annual certification. If the EC conditions are not maintained, additional investigation and/or corrective action may be required. Each EC has unique conditions and reporting requirements; you may find a copy of the conditions that apply to your property at: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidR="0041046D" w:rsidRPr="0041046D">
           <w:rPr>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
             <w:color w:val="467886"/>
             <w:kern w:val="2"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:t>https://epd.georgia.gov/properties-subject-uniform-environmental-covenants</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="0041046D">
+      <w:r w:rsidR="0041046D" w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B1ED5D" w14:textId="77777777" w:rsidR="0041046D" w:rsidRPr="0041046D" w:rsidRDefault="0041046D" w:rsidP="0041046D">
+    <w:p w14:paraId="58B1ED5D" w14:textId="2E9A63DA" w:rsidR="0041046D" w:rsidRPr="0041046D" w:rsidRDefault="0041046D" w:rsidP="006753FA">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you have additional questions, you may contact EPD’s Land Protection Branch at 404-657-8600. </w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:t xml:space="preserve">If you have additional questions, you may contact EPD’s Land Protection Branch at </w:t>
+      </w:r>
+      <w:r w:rsidR="006753FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0041046D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">404-657-8600. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42BAAAC5" w14:textId="0DE59E8D" w:rsidR="0041046D" w:rsidRPr="0041046D" w:rsidRDefault="0041046D" w:rsidP="006753FA">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">I certify that I have reviewed the specific conditions of the UEC for the property located at:         </w:t>
-[...40 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">I certify that I have reviewed the specific conditions of </w:t>
+      </w:r>
       <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Assigned Site Environmental Name or Number (if known):</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="240" w:line="278" w:lineRule="auto"/>
+        <w:t xml:space="preserve">the EC for the property located at:         </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0041046D">
+        <w:t>____________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185DC7F4" w14:textId="77777777" w:rsidR="006753FA" w:rsidRPr="0041046D" w:rsidRDefault="006753FA" w:rsidP="007F2820">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="120" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> _</w:t>
-[...13 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00A30C13" w:rsidRPr="006753FA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0041046D">
+        <w:t>EC ID No*</w:t>
+      </w:r>
+      <w:r w:rsidR="0041046D" w:rsidRPr="006753FA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">What is your property’s current use? ________________________________________________ </w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70393">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="5312E6CC" w14:textId="77777777" w:rsidR="0041046D" w:rsidRPr="0041046D" w:rsidRDefault="0041046D" w:rsidP="0041046D">
+        <w:t xml:space="preserve"> _</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B70393">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5371C5B5" w14:textId="5CC69654" w:rsidR="00AF3870" w:rsidRPr="006753FA" w:rsidRDefault="00AF3870" w:rsidP="006753FA">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006753FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You can find the </w:t>
+      </w:r>
+      <w:r w:rsidR="006753FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006753FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>EC ID No. associated with your facility here:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70393" w:rsidRPr="006753FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidR="00B70393" w:rsidRPr="006753FA">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+            <w:color w:val="467886"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>https://epd.georgia.gov/properties-subject-uniform-environmental-covenants</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B70393" w:rsidRPr="006753FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006753FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If you are unable to locate this information, please provide the Site Number, Facility ID, or Site Name associated with your property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C70C76A" w14:textId="594B4F4A" w:rsidR="008B4962" w:rsidRDefault="0041046D" w:rsidP="007F2820">
+      <w:pPr>
+        <w:spacing w:before="360" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006753FA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0041046D">
+        <w:t>What is your property’s current use</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70393" w:rsidRPr="006753FA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please indicate UEC Status (select all that apply): </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="172CF9CD" w14:textId="77777777" w:rsidR="0041046D" w:rsidRPr="0041046D" w:rsidRDefault="0041046D" w:rsidP="0041046D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B70393" w:rsidRPr="006753FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>(e.g. residential, commercial, industrial, school, daycare, hospital, recreational, agricultural, undeveloped, etc.)</w:t>
+      </w:r>
+      <w:r w:rsidR="008B4962" w:rsidRPr="008B4962">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="000F0A28" w14:textId="2BB852C0" w:rsidR="0041046D" w:rsidRPr="0041046D" w:rsidRDefault="0041046D" w:rsidP="008B4962">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041046D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C055175" w14:textId="77777777" w:rsidR="0041046D" w:rsidRPr="0041046D" w:rsidRDefault="0041046D" w:rsidP="00831C21">
+      <w:pPr>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5312E6CC" w14:textId="4218C1AC" w:rsidR="0041046D" w:rsidRPr="0041046D" w:rsidRDefault="0041046D" w:rsidP="0041046D">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041046D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041046D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indicate EC Status (select all that apply): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="172CF9CD" w14:textId="4ACAAE30" w:rsidR="0041046D" w:rsidRPr="0041046D" w:rsidRDefault="0041046D" w:rsidP="008B4962">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
@@ -11223,56 +11449,66 @@
       <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">  My property has a restriction on groundwater usage. Groundwater on the property is not being used except as permitted in the UEC.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3377F135" w14:textId="77777777" w:rsidR="0041046D" w:rsidRPr="0041046D" w:rsidRDefault="0041046D" w:rsidP="0041046D">
+        <w:t xml:space="preserve">  My property has a restriction on groundwater usage. Groundwater on the property is not being used except as permitted in the EC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041046D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3377F135" w14:textId="77777777" w:rsidR="0041046D" w:rsidRDefault="0041046D" w:rsidP="008B4962">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
@@ -11320,67 +11556,69 @@
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">  My property has a restriction prohibiting residential use. The property is only being used for non-residential use</w:t>
       </w:r>
       <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> as defined in HSRA Rule 391-3-19.02(2)</w:t>
       </w:r>
       <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Non-residential property means any property or portion of a property not currently being used for human habitation or for other purposes with a similar potential for human exposure, for example, day care facilities, playgrounds, schools, etc. at which activities have been or are being conducted that can be categorized in one of the 1987 Standard Industrial Classification major group…”. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6D5FE3" w14:textId="77777777" w:rsidR="0041046D" w:rsidRPr="0041046D" w:rsidRDefault="0041046D" w:rsidP="0041046D">
+    <w:p w14:paraId="1B6D5FE3" w14:textId="77777777" w:rsidR="0041046D" w:rsidRPr="0041046D" w:rsidRDefault="0041046D" w:rsidP="008B4962">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
@@ -11391,66 +11629,57 @@
       <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">  My property has a restriction associated with the potential for vapor intrusion. Those conditions are being met in that no new enclosed structures have been constructed and, if </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="4E0454F1" w14:textId="77777777" w:rsidR="0041046D" w:rsidRPr="0041046D" w:rsidRDefault="0041046D" w:rsidP="0041046D">
+        <w:t xml:space="preserve">  My property has a restriction associated with the potential for vapor intrusion. Those conditions are being met in that no new enclosed structures have been constructed and, if applicable, any existing passive vapor intrusion mitigation system remains in place and functional. If your property has an active vapor intrusion mitigation system or you have engaged in any new construction on the property, check the following box and submit the Annual Property Evaluation Form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E0454F1" w14:textId="77777777" w:rsidR="0041046D" w:rsidRPr="0041046D" w:rsidRDefault="0041046D" w:rsidP="008B4962">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
@@ -11480,53 +11709,54 @@
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve">  My property or covenant has additional restrictions or requirements. The Annual Property Evaluation Form and supporting documentation are attached.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173B7459" w14:textId="77777777" w:rsidR="0041046D" w:rsidRPr="0041046D" w:rsidRDefault="0041046D" w:rsidP="0041046D">
+    <w:p w14:paraId="024CB93D" w14:textId="551073C3" w:rsidR="006753FA" w:rsidRDefault="0041046D" w:rsidP="008B4962">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
@@ -11551,233 +11781,351 @@
       <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">  At least one condition described in the Uniform Environmental Covenant has changed. This may include, without limitation, changes to groundwater usage, ownership, fencing, vapor intrusion systems, asphalt or concrete maintenance, etc. If ownership of part or all of the property has changed, please provide contact information for the new owner(s) below.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:t xml:space="preserve">  At least one condition described in the Environmental Covenant has changed. This may include, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">without limitation, changes to groundwater usage, ownership, fencing, vapor intrusion systems, asphalt or concrete maintenance, etc. If ownership of part or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0041046D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0041046D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the property has changed, please provide contact information for the new owner(s) below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EEB4928" w14:textId="7335F4F3" w:rsidR="0041046D" w:rsidRPr="006753FA" w:rsidRDefault="006753FA" w:rsidP="006753FA">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006753FA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FE7BD11" wp14:editId="784D2EB5">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FE7BD11" wp14:editId="21D6A20C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>236220</wp:posOffset>
+                  <wp:posOffset>257810</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5949950" cy="1147445"/>
-                <wp:effectExtent l="0" t="0" r="12700" b="14605"/>
+                <wp:extent cx="5949950" cy="1123950"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="19050"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="1305072943" name="Text Box 2">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F30F6CA-5A15-4AD9-9A5C-A5F6DAE2A632}"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5949950" cy="1147445"/>
+                          <a:ext cx="5949950" cy="1123950"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="43D30CCF" w14:textId="77777777" w:rsidR="0041046D" w:rsidRDefault="0041046D" w:rsidP="0041046D"/>
                           <w:p w14:paraId="129F33EC" w14:textId="77777777" w:rsidR="0041046D" w:rsidRDefault="0041046D" w:rsidP="0041046D"/>
                           <w:p w14:paraId="0097AC98" w14:textId="77777777" w:rsidR="0041046D" w:rsidRDefault="0041046D" w:rsidP="0041046D"/>
                           <w:p w14:paraId="55C4FE1D" w14:textId="77777777" w:rsidR="0041046D" w:rsidRDefault="0041046D" w:rsidP="0041046D"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="7FE7BD11" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:18.6pt;width:468.5pt;height:90.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCct0ruKAIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+p2mqhK1R02l0FCGN&#10;DWnwAxzHSSwcn7HdJuPXc3ayrgx4QeTh5POdv7v77i6bq7FX5Cisk6BLmi6WlAjNoZa6LenXL/s3&#10;l5Q4z3TNFGhR0kfh6NX29avNYAqxgg5ULSxBEO2KwZS0894USeJ4J3rmFmCERmMDtmceVdsmtWUD&#10;ovcqWS2Xb5MBbG0scOEc3t5MRrqN+E0juL9vGic8USXF3HyUNsoqyGS7YUVrmekkn9Ng/5BFz6TG&#10;oCeoG+YZOVj5G1QvuQUHjV9w6BNoGslFrAGrSZcvqnnomBGxFiTHmRNN7v/B8rvjg/lsiR/fwYgN&#10;jEU4cwv8myMadh3Trbi2FoZOsBoDp4GyZDCumJ8Gql3hAkg1fIIam8wOHiLQ2Ng+sIJ1EkTHBjye&#10;SBejJxwv83W2Xudo4mhL0+wiy/IYgxVPz411/oOAnoRDSS12NcKz463zIR1WPLmEaA6UrPdSqajY&#10;ttopS44MJ2Afvxn9FzelyVDSdb7KJwb+CrGM358geulxlJXsS3p5cmJF4O29ruOgeSbVdMaUlZ6J&#10;DNxNLPqxGtExEFpB/YiUWphGFlfM36NoFGCeXElDSQf2x8u74IfTgRZKBhzrkrrvB2YFJeqjxvat&#10;0ywLexCVLL9YoWLPLdW5hWmOUCX1lEzHnZ9252CsbDuMNA2MhmtseSNjM56zn+vD0Y09mtcs7Ma5&#10;Hr2efwbbnwAAAP//AwBQSwMEFAAGAAgAAAAhACkyegXeAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SFwQdZqgpgnZVAgJBLdSEFzdeJtExOtgu2n4e8wJjjszmnlbbWYziImc&#10;7y0jLBcJCOLG6p5bhLfXh+s1CB8UazVYJoRv8rCpz88qVWp74headqEVsYR9qRC6EMZSSt90ZJRf&#10;2JE4egfrjArxdK3UTp1iuRlkmiQraVTPcaFTI9131HzujgZhffM0ffjnbPverA5DEa7y6fHLIV5e&#10;zHe3IALN4S8Mv/gRHerItLdH1l4MCPGRgJDlKYjoFlkehT1CuswLkHUl//PXPwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCct0ruKAIAAFQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQApMnoF3gAAAAcBAAAPAAAAAAAAAAAAAAAAAIIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:417.3pt;margin-top:20.3pt;width:468.5pt;height:88.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIhRFaJQIAAFQEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP0zAMfkfiP0R5Z13HBrdq3enYMYR0&#10;cEgHPyBL0zYijYOTrT1+/TnpbjcOeEH0wYpj57P92e7qcugMOyj0GmzJ88mUM2UlVNo2Jf/2dfvq&#10;gjMfhK2EAatKfq88v1y/fLHqXaFm0IKpFDICsb7oXcnbEFyRZV62qhN+Ak5ZMtaAnQikYpNVKHpC&#10;70w2m07fZD1g5RCk8p5ur0cjXyf8ulYy3Na1V4GZklNuIUlMchdltl6JokHhWi2PaYh/yKIT2lLQ&#10;E9S1CILtUf8G1WmJ4KEOEwldBnWtpUo1UDX59Fk1d61wKtVC5Hh3osn/P1j5+XDnviALwzsYqIGp&#10;CO9uQH73zMKmFbZRV4jQt0pUFDiPlGW988XxaaTaFz6C7PpPUFGTxT5AAhpq7CIrVCcjdGrA/Yl0&#10;NQQm6XKxnC+XCzJJsuX57HVUYgxRPD536MMHBR2Lh5IjdTXBi8OND6Pro0uM5sHoaquNSQo2u41B&#10;dhA0Adv0HdF/cTOW9SVfLmaLkYG/QkzT9yeITgcaZaO7kl+cnEQReXtvqzRoQWgznqk6Y49ERu5G&#10;FsOwG8gxErqD6p4oRRhHllYs3JKoDVCe0mjHWQv48/ld9KPpIAtnPY11yf2PvUDFmfloqX3LfD6P&#10;e5CU+eLtjBQ8t+zOLcJKgip54Gw8bsK4O3uHumkp0jgwFq6o5bVOzXjK/lgfjW5q53HN4m6c68nr&#10;6WewfgAAAP//AwBQSwMEFAAGAAgAAAAhAGo7IAzeAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1SFwQdfqjpA3ZVAgJBDcoCK5uvE0i7HWw3TS8PeYEx50ZzXxbbSdrxEg+9I4R&#10;5rMMBHHjdM8twtvr/fUaRIiKtTKOCeGbAmzr87NKldqd+IXGXWxFKuFQKoQuxqGUMjQdWRVmbiBO&#10;3sF5q2I6fSu1V6dUbo1cZFkureo5LXRqoLuOms/d0SKsV4/jR3haPr83+cFs4lUxPnx5xMuL6fYG&#10;RKQp/oXhFz+hQ52Y9u7IOgiDkB6JCKssB5HczbJIwh5hMS9ykHUl//PXPwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCIhRFaJQIAAFQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQBqOyAM3gAAAAcBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="43D30CCF" w14:textId="77777777" w:rsidR="0041046D" w:rsidRDefault="0041046D" w:rsidP="0041046D"/>
                     <w:p w14:paraId="129F33EC" w14:textId="77777777" w:rsidR="0041046D" w:rsidRDefault="0041046D" w:rsidP="0041046D"/>
                     <w:p w14:paraId="0097AC98" w14:textId="77777777" w:rsidR="0041046D" w:rsidRDefault="0041046D" w:rsidP="0041046D"/>
                     <w:p w14:paraId="55C4FE1D" w14:textId="77777777" w:rsidR="0041046D" w:rsidRDefault="0041046D" w:rsidP="0041046D"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="0041046D">
+      <w:r w:rsidR="00F41518" w:rsidRPr="006753FA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>If this is the case, please describe:</w:t>
-[...17 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:t xml:space="preserve">Please describe the changed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F41518" w:rsidRPr="006753FA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="0041046D">
+        <w:t>condition(s)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00F41518" w:rsidRPr="006753FA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>I, __________________(Name of individual signing the Certification), the ________________ (Title), am the Responsible Official for __________________________ (Name of the Owner), which is a ___________________________ (Legal form of the Entity), and am duly authorized to represent ____________________________ (Name of the Owner) in connection with compliance with the UEC and to execute this Certification.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:t xml:space="preserve"> and/or provide new property owner information</w:t>
+      </w:r>
+      <w:r w:rsidR="0041046D" w:rsidRPr="006753FA">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14135023" w14:textId="77777777" w:rsidR="008B4962" w:rsidRDefault="008B4962" w:rsidP="008B4962">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7023517E" w14:textId="358D982A" w:rsidR="0041046D" w:rsidRPr="0041046D" w:rsidRDefault="0041046D" w:rsidP="008B4962">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0041046D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I, __________________(Name of individual signing the Certification), the ________________ (Title), am the Responsible Official for __________________________ (Name of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5814">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Property </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041046D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Owner), which is a ___________________________ (Legal form of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5814">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Property Owner</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041046D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), and am duly authorized to represent ____________________________ (Name of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5814">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Property </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0041046D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Owner) in connection with compliance with the EC and to execute this Certification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15FA32A8" w14:textId="77777777" w:rsidR="0041046D" w:rsidRPr="0041046D" w:rsidRDefault="0041046D" w:rsidP="008B4962">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+          <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Certification:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A760F74" w14:textId="77777777" w:rsidR="0041046D" w:rsidRPr="0041046D" w:rsidRDefault="0041046D" w:rsidP="004D4D54">
+    <w:p w14:paraId="3A760F74" w14:textId="77777777" w:rsidR="0041046D" w:rsidRPr="0041046D" w:rsidRDefault="0041046D" w:rsidP="008B4962">
       <w:pPr>
         <w:spacing w:after="360" w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0041046D">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>Following reasonable inquiry, I certify that this document, all attachments and the information submitted are, to the best of my knowledge and belief, true, accurate and complete.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="316A13BB" w14:textId="77777777" w:rsidR="0041046D" w:rsidRPr="0041046D" w:rsidRDefault="0041046D" w:rsidP="004D4D54">
       <w:pPr>
         <w:spacing w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
           <w:kern w:val="2"/>
           <w:szCs w:val="24"/>
@@ -12237,76 +12585,76 @@
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B878D1D" w14:textId="77777777" w:rsidR="0069729F" w:rsidRPr="00EC14DE" w:rsidRDefault="00D81ABF" w:rsidP="00BF3C66">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E0CD1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Disclosures&gt;</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0069729F" w:rsidRPr="00EC14DE" w:rsidSect="004C2EFC">
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="187" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68FFA669" w14:textId="77777777" w:rsidR="00AB23BB" w:rsidRDefault="00AB23BB">
+    <w:p w14:paraId="45605814" w14:textId="77777777" w:rsidR="00A85F55" w:rsidRDefault="00A85F55">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40ED87AD" w14:textId="77777777" w:rsidR="00AB23BB" w:rsidRDefault="00AB23BB">
+    <w:p w14:paraId="0AFF11FC" w14:textId="77777777" w:rsidR="00A85F55" w:rsidRDefault="00A85F55">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -12413,86 +12761,86 @@
               <w:noProof/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t xml:space="preserve"> of  #</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4500" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
         </w:tcPr>
-        <w:p w14:paraId="6B878D23" w14:textId="77777777" w:rsidR="0079232F" w:rsidRDefault="0079232F" w:rsidP="009E0CD1">
+        <w:p w14:paraId="6B878D23" w14:textId="42844FE0" w:rsidR="0079232F" w:rsidRDefault="0079232F" w:rsidP="009E0CD1">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
           </w:pPr>
           <w:r>
             <w:t xml:space="preserve">| </w:t>
           </w:r>
           <w:r w:rsidR="00E82C5B">
-            <w:t>Uniform Environmental Covenant</w:t>
+            <w:t>Environmental Covenant</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6B878D25" w14:textId="77777777" w:rsidR="0079232F" w:rsidRDefault="0079232F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B18000E" w14:textId="77777777" w:rsidR="00AB23BB" w:rsidRDefault="00AB23BB">
+    <w:p w14:paraId="0661B449" w14:textId="77777777" w:rsidR="00A85F55" w:rsidRDefault="00A85F55">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BD155AB" w14:textId="77777777" w:rsidR="00AB23BB" w:rsidRDefault="00AB23BB">
+    <w:p w14:paraId="65679560" w14:textId="77777777" w:rsidR="00A85F55" w:rsidRDefault="00A85F55">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D72A00C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="center"/>
       <w:pPr>
         <w:tabs>
@@ -14734,52 +15082,52 @@
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="2083139585">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1306004144">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1288049446">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1978947785">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1165125307">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:writeProtection w:recommended="1"/>
-  <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000B4092"/>
     <w:rsid w:val="00001127"/>
@@ -14794,126 +15142,130 @@
     <w:rsid w:val="00014ED7"/>
     <w:rsid w:val="00015488"/>
     <w:rsid w:val="00016342"/>
     <w:rsid w:val="00016FAF"/>
     <w:rsid w:val="00020886"/>
     <w:rsid w:val="00021997"/>
     <w:rsid w:val="000223B9"/>
     <w:rsid w:val="00024D51"/>
     <w:rsid w:val="00025DAB"/>
     <w:rsid w:val="000279BE"/>
     <w:rsid w:val="00027AFE"/>
     <w:rsid w:val="00030E09"/>
     <w:rsid w:val="000318D5"/>
     <w:rsid w:val="0003207C"/>
     <w:rsid w:val="00035642"/>
     <w:rsid w:val="000400AC"/>
     <w:rsid w:val="00043BE6"/>
     <w:rsid w:val="00045E30"/>
     <w:rsid w:val="00047637"/>
     <w:rsid w:val="00051A54"/>
     <w:rsid w:val="000523B2"/>
     <w:rsid w:val="000535DF"/>
     <w:rsid w:val="00053C08"/>
     <w:rsid w:val="000552F1"/>
     <w:rsid w:val="0005790A"/>
+    <w:rsid w:val="00057C1B"/>
     <w:rsid w:val="00060523"/>
     <w:rsid w:val="00062CFF"/>
     <w:rsid w:val="0006367C"/>
     <w:rsid w:val="00063FFB"/>
     <w:rsid w:val="000652C5"/>
+    <w:rsid w:val="0007085A"/>
     <w:rsid w:val="00070FF2"/>
     <w:rsid w:val="0007101B"/>
     <w:rsid w:val="00072395"/>
     <w:rsid w:val="000729FC"/>
     <w:rsid w:val="00072A8E"/>
     <w:rsid w:val="00073A27"/>
     <w:rsid w:val="00074185"/>
     <w:rsid w:val="0007471F"/>
     <w:rsid w:val="00075174"/>
     <w:rsid w:val="00075C94"/>
     <w:rsid w:val="00076E00"/>
     <w:rsid w:val="00077063"/>
     <w:rsid w:val="00077B46"/>
     <w:rsid w:val="00082006"/>
     <w:rsid w:val="0008243B"/>
     <w:rsid w:val="000848FD"/>
     <w:rsid w:val="00084F77"/>
     <w:rsid w:val="0008591E"/>
     <w:rsid w:val="0008613C"/>
     <w:rsid w:val="00086267"/>
     <w:rsid w:val="00090422"/>
     <w:rsid w:val="00090827"/>
     <w:rsid w:val="000915F1"/>
     <w:rsid w:val="00092164"/>
     <w:rsid w:val="000939AE"/>
     <w:rsid w:val="0009466A"/>
     <w:rsid w:val="000946B5"/>
     <w:rsid w:val="00094DF4"/>
     <w:rsid w:val="0009532F"/>
     <w:rsid w:val="00095DA5"/>
     <w:rsid w:val="00096CD2"/>
     <w:rsid w:val="000A0208"/>
     <w:rsid w:val="000A2A9A"/>
     <w:rsid w:val="000A3416"/>
     <w:rsid w:val="000A3A75"/>
     <w:rsid w:val="000A654E"/>
     <w:rsid w:val="000B1A2F"/>
     <w:rsid w:val="000B38A5"/>
+    <w:rsid w:val="000B38D7"/>
     <w:rsid w:val="000B4092"/>
     <w:rsid w:val="000B6084"/>
     <w:rsid w:val="000B6850"/>
     <w:rsid w:val="000B68F1"/>
     <w:rsid w:val="000B6A30"/>
     <w:rsid w:val="000B6B84"/>
     <w:rsid w:val="000C4840"/>
     <w:rsid w:val="000C5019"/>
     <w:rsid w:val="000C5741"/>
     <w:rsid w:val="000C5F16"/>
     <w:rsid w:val="000C61DD"/>
     <w:rsid w:val="000C6354"/>
     <w:rsid w:val="000C661C"/>
     <w:rsid w:val="000C73EA"/>
     <w:rsid w:val="000D003E"/>
     <w:rsid w:val="000D0844"/>
     <w:rsid w:val="000D1FF1"/>
     <w:rsid w:val="000D2302"/>
     <w:rsid w:val="000D2A3F"/>
     <w:rsid w:val="000D4ECC"/>
     <w:rsid w:val="000D5986"/>
     <w:rsid w:val="000D6D19"/>
     <w:rsid w:val="000D734C"/>
     <w:rsid w:val="000E1284"/>
     <w:rsid w:val="000E383B"/>
     <w:rsid w:val="000E5A3D"/>
     <w:rsid w:val="000F1634"/>
     <w:rsid w:val="000F2DCB"/>
     <w:rsid w:val="000F37E5"/>
     <w:rsid w:val="000F3B26"/>
     <w:rsid w:val="000F3F16"/>
     <w:rsid w:val="000F45F9"/>
     <w:rsid w:val="000F46DF"/>
+    <w:rsid w:val="000F48C4"/>
     <w:rsid w:val="000F4BED"/>
     <w:rsid w:val="000F4E47"/>
     <w:rsid w:val="000F5C40"/>
     <w:rsid w:val="000F5CF9"/>
     <w:rsid w:val="000F6DB9"/>
     <w:rsid w:val="001000C6"/>
     <w:rsid w:val="001012F1"/>
     <w:rsid w:val="001033FB"/>
     <w:rsid w:val="0010484E"/>
     <w:rsid w:val="00105180"/>
     <w:rsid w:val="00105A12"/>
     <w:rsid w:val="001071AA"/>
     <w:rsid w:val="001104A8"/>
     <w:rsid w:val="00110A41"/>
     <w:rsid w:val="00111351"/>
     <w:rsid w:val="00114510"/>
     <w:rsid w:val="001145D7"/>
     <w:rsid w:val="00114E18"/>
     <w:rsid w:val="00117084"/>
     <w:rsid w:val="00117ACC"/>
     <w:rsid w:val="0012015D"/>
     <w:rsid w:val="001205B6"/>
     <w:rsid w:val="00124940"/>
     <w:rsid w:val="001272A7"/>
     <w:rsid w:val="00127B94"/>
@@ -14948,76 +15300,78 @@
     <w:rsid w:val="00183989"/>
     <w:rsid w:val="00187211"/>
     <w:rsid w:val="00195A42"/>
     <w:rsid w:val="00196683"/>
     <w:rsid w:val="00196F3B"/>
     <w:rsid w:val="001A2861"/>
     <w:rsid w:val="001A3372"/>
     <w:rsid w:val="001A62FC"/>
     <w:rsid w:val="001B2185"/>
     <w:rsid w:val="001B5BD5"/>
     <w:rsid w:val="001C02C6"/>
     <w:rsid w:val="001C24B8"/>
     <w:rsid w:val="001C40EB"/>
     <w:rsid w:val="001C4352"/>
     <w:rsid w:val="001C4C5B"/>
     <w:rsid w:val="001D0E8A"/>
     <w:rsid w:val="001D1B0C"/>
     <w:rsid w:val="001D3CCE"/>
     <w:rsid w:val="001D40C7"/>
     <w:rsid w:val="001D4A05"/>
     <w:rsid w:val="001D5EF3"/>
     <w:rsid w:val="001D6291"/>
     <w:rsid w:val="001E1E42"/>
     <w:rsid w:val="001E274F"/>
     <w:rsid w:val="001E35AD"/>
+    <w:rsid w:val="001E5396"/>
     <w:rsid w:val="001E66BE"/>
     <w:rsid w:val="001E6784"/>
     <w:rsid w:val="001E7927"/>
     <w:rsid w:val="001E7F64"/>
     <w:rsid w:val="001F0051"/>
     <w:rsid w:val="001F1B55"/>
     <w:rsid w:val="001F2F32"/>
     <w:rsid w:val="001F3CD1"/>
     <w:rsid w:val="001F4A9F"/>
     <w:rsid w:val="001F50E4"/>
     <w:rsid w:val="001F5B15"/>
     <w:rsid w:val="001F6777"/>
     <w:rsid w:val="00201142"/>
     <w:rsid w:val="00201FAF"/>
     <w:rsid w:val="00202C17"/>
     <w:rsid w:val="00204650"/>
     <w:rsid w:val="002054BB"/>
     <w:rsid w:val="0021005E"/>
     <w:rsid w:val="0021030A"/>
     <w:rsid w:val="00210422"/>
     <w:rsid w:val="00210551"/>
     <w:rsid w:val="0021152A"/>
     <w:rsid w:val="00211902"/>
     <w:rsid w:val="00212257"/>
     <w:rsid w:val="0021283E"/>
     <w:rsid w:val="0021477A"/>
+    <w:rsid w:val="002147FA"/>
     <w:rsid w:val="002159CF"/>
     <w:rsid w:val="00216338"/>
     <w:rsid w:val="00223849"/>
     <w:rsid w:val="00223E9A"/>
     <w:rsid w:val="00224C71"/>
     <w:rsid w:val="002255FD"/>
     <w:rsid w:val="00230B2E"/>
     <w:rsid w:val="00231258"/>
     <w:rsid w:val="002312CF"/>
     <w:rsid w:val="00233884"/>
     <w:rsid w:val="00233BEE"/>
     <w:rsid w:val="00234256"/>
     <w:rsid w:val="00235051"/>
     <w:rsid w:val="00236D84"/>
     <w:rsid w:val="00240336"/>
     <w:rsid w:val="002417D5"/>
     <w:rsid w:val="00241B6D"/>
     <w:rsid w:val="00243F0F"/>
     <w:rsid w:val="00244864"/>
     <w:rsid w:val="00245B62"/>
     <w:rsid w:val="00250006"/>
     <w:rsid w:val="00252187"/>
     <w:rsid w:val="00252560"/>
     <w:rsid w:val="00252661"/>
     <w:rsid w:val="00254C12"/>
@@ -15051,82 +15405,84 @@
     <w:rsid w:val="00291A96"/>
     <w:rsid w:val="00291DE8"/>
     <w:rsid w:val="002926A7"/>
     <w:rsid w:val="00293F54"/>
     <w:rsid w:val="002940EA"/>
     <w:rsid w:val="002945FE"/>
     <w:rsid w:val="002A11CF"/>
     <w:rsid w:val="002A1D72"/>
     <w:rsid w:val="002A3343"/>
     <w:rsid w:val="002A7B2F"/>
     <w:rsid w:val="002B12E3"/>
     <w:rsid w:val="002B1EFE"/>
     <w:rsid w:val="002B4177"/>
     <w:rsid w:val="002C1C62"/>
     <w:rsid w:val="002C1E2D"/>
     <w:rsid w:val="002C2C9D"/>
     <w:rsid w:val="002C3364"/>
     <w:rsid w:val="002C662F"/>
     <w:rsid w:val="002C6921"/>
     <w:rsid w:val="002C791F"/>
     <w:rsid w:val="002C7CB5"/>
     <w:rsid w:val="002D126B"/>
     <w:rsid w:val="002D2EBE"/>
     <w:rsid w:val="002D3440"/>
     <w:rsid w:val="002D4090"/>
+    <w:rsid w:val="002D4FC3"/>
     <w:rsid w:val="002D534E"/>
     <w:rsid w:val="002D7014"/>
     <w:rsid w:val="002E1C25"/>
     <w:rsid w:val="002E3AC4"/>
     <w:rsid w:val="002E4798"/>
     <w:rsid w:val="002E6732"/>
     <w:rsid w:val="002E74AC"/>
     <w:rsid w:val="002F244D"/>
     <w:rsid w:val="003006CF"/>
     <w:rsid w:val="003023A6"/>
     <w:rsid w:val="00302574"/>
     <w:rsid w:val="00305282"/>
     <w:rsid w:val="00305B36"/>
     <w:rsid w:val="00305F3C"/>
     <w:rsid w:val="003060B2"/>
     <w:rsid w:val="00311010"/>
     <w:rsid w:val="0031302E"/>
     <w:rsid w:val="0031443F"/>
     <w:rsid w:val="00314CBD"/>
     <w:rsid w:val="003160C9"/>
     <w:rsid w:val="00317C99"/>
     <w:rsid w:val="00320611"/>
     <w:rsid w:val="0032090F"/>
     <w:rsid w:val="00322C3F"/>
     <w:rsid w:val="00323332"/>
     <w:rsid w:val="00324714"/>
     <w:rsid w:val="00326EEC"/>
     <w:rsid w:val="0033432E"/>
     <w:rsid w:val="0033557D"/>
     <w:rsid w:val="00336255"/>
     <w:rsid w:val="00336363"/>
     <w:rsid w:val="00340D46"/>
+    <w:rsid w:val="0034236B"/>
     <w:rsid w:val="0034555A"/>
     <w:rsid w:val="00345566"/>
     <w:rsid w:val="0034682B"/>
     <w:rsid w:val="0034789E"/>
     <w:rsid w:val="003478E6"/>
     <w:rsid w:val="00350A31"/>
     <w:rsid w:val="003511E0"/>
     <w:rsid w:val="003530F3"/>
     <w:rsid w:val="003556D7"/>
     <w:rsid w:val="00355EF0"/>
     <w:rsid w:val="00355F65"/>
     <w:rsid w:val="00356C09"/>
     <w:rsid w:val="00357752"/>
     <w:rsid w:val="00361720"/>
     <w:rsid w:val="003617CA"/>
     <w:rsid w:val="00362557"/>
     <w:rsid w:val="00363EEA"/>
     <w:rsid w:val="003646ED"/>
     <w:rsid w:val="003677B4"/>
     <w:rsid w:val="00367DE8"/>
     <w:rsid w:val="00371BE9"/>
     <w:rsid w:val="003775C0"/>
     <w:rsid w:val="00383E50"/>
     <w:rsid w:val="0038565A"/>
     <w:rsid w:val="00386B5B"/>
@@ -15149,56 +15505,58 @@
     <w:rsid w:val="003C026B"/>
     <w:rsid w:val="003C11FD"/>
     <w:rsid w:val="003C21F4"/>
     <w:rsid w:val="003C3286"/>
     <w:rsid w:val="003C6424"/>
     <w:rsid w:val="003C7665"/>
     <w:rsid w:val="003C7B8C"/>
     <w:rsid w:val="003D118B"/>
     <w:rsid w:val="003D17AC"/>
     <w:rsid w:val="003D53F2"/>
     <w:rsid w:val="003D6501"/>
     <w:rsid w:val="003E3B87"/>
     <w:rsid w:val="003E5A4F"/>
     <w:rsid w:val="003E7B88"/>
     <w:rsid w:val="003F358E"/>
     <w:rsid w:val="003F37C4"/>
     <w:rsid w:val="003F4893"/>
     <w:rsid w:val="003F49C7"/>
     <w:rsid w:val="003F6D59"/>
     <w:rsid w:val="0040129B"/>
     <w:rsid w:val="004018C2"/>
     <w:rsid w:val="0040284A"/>
     <w:rsid w:val="00403136"/>
     <w:rsid w:val="0041046D"/>
     <w:rsid w:val="00411576"/>
+    <w:rsid w:val="00411B10"/>
     <w:rsid w:val="004131F1"/>
     <w:rsid w:val="00413C4A"/>
     <w:rsid w:val="004146E9"/>
     <w:rsid w:val="00415632"/>
     <w:rsid w:val="0041692F"/>
     <w:rsid w:val="00417B56"/>
+    <w:rsid w:val="004220A2"/>
     <w:rsid w:val="0042405E"/>
     <w:rsid w:val="00425385"/>
     <w:rsid w:val="00426276"/>
     <w:rsid w:val="00426834"/>
     <w:rsid w:val="00431586"/>
     <w:rsid w:val="00434201"/>
     <w:rsid w:val="0043469E"/>
     <w:rsid w:val="00434ADB"/>
     <w:rsid w:val="004363E8"/>
     <w:rsid w:val="00436624"/>
     <w:rsid w:val="00436CF4"/>
     <w:rsid w:val="004370D3"/>
     <w:rsid w:val="00437ACF"/>
     <w:rsid w:val="0044051A"/>
     <w:rsid w:val="00441E8E"/>
     <w:rsid w:val="00443FE1"/>
     <w:rsid w:val="0044464D"/>
     <w:rsid w:val="00445B24"/>
     <w:rsid w:val="00446A38"/>
     <w:rsid w:val="0044781C"/>
     <w:rsid w:val="00447E2B"/>
     <w:rsid w:val="00451667"/>
     <w:rsid w:val="00453DE1"/>
     <w:rsid w:val="00466A44"/>
     <w:rsid w:val="00467F50"/>
@@ -15243,50 +15601,51 @@
     <w:rsid w:val="004D10EB"/>
     <w:rsid w:val="004D1C35"/>
     <w:rsid w:val="004D4D54"/>
     <w:rsid w:val="004D5E58"/>
     <w:rsid w:val="004D644D"/>
     <w:rsid w:val="004D7274"/>
     <w:rsid w:val="004D7C57"/>
     <w:rsid w:val="004E4583"/>
     <w:rsid w:val="004E50D1"/>
     <w:rsid w:val="004E6348"/>
     <w:rsid w:val="004E6A80"/>
     <w:rsid w:val="004E6D9B"/>
     <w:rsid w:val="004F1441"/>
     <w:rsid w:val="004F2199"/>
     <w:rsid w:val="004F223E"/>
     <w:rsid w:val="004F2952"/>
     <w:rsid w:val="004F2A76"/>
     <w:rsid w:val="00501529"/>
     <w:rsid w:val="00502AB2"/>
     <w:rsid w:val="005041B6"/>
     <w:rsid w:val="005043AB"/>
     <w:rsid w:val="0050463A"/>
     <w:rsid w:val="00504DCA"/>
     <w:rsid w:val="00506FAA"/>
     <w:rsid w:val="0050732A"/>
+    <w:rsid w:val="005078E4"/>
     <w:rsid w:val="00512C15"/>
     <w:rsid w:val="00514BFF"/>
     <w:rsid w:val="00514FBC"/>
     <w:rsid w:val="005151F4"/>
     <w:rsid w:val="0051561A"/>
     <w:rsid w:val="00516874"/>
     <w:rsid w:val="00516C0F"/>
     <w:rsid w:val="00523310"/>
     <w:rsid w:val="00526D1C"/>
     <w:rsid w:val="00527AEB"/>
     <w:rsid w:val="0053017E"/>
     <w:rsid w:val="00530D4D"/>
     <w:rsid w:val="00532B84"/>
     <w:rsid w:val="005344C4"/>
     <w:rsid w:val="0053489A"/>
     <w:rsid w:val="00535661"/>
     <w:rsid w:val="00535F08"/>
     <w:rsid w:val="005362C4"/>
     <w:rsid w:val="0054184D"/>
     <w:rsid w:val="005424DC"/>
     <w:rsid w:val="00543617"/>
     <w:rsid w:val="00543CF9"/>
     <w:rsid w:val="00544DAD"/>
     <w:rsid w:val="00545155"/>
     <w:rsid w:val="00545BAB"/>
@@ -15323,110 +15682,116 @@
     <w:rsid w:val="005A3D6A"/>
     <w:rsid w:val="005A4D2D"/>
     <w:rsid w:val="005A5EE0"/>
     <w:rsid w:val="005A7D32"/>
     <w:rsid w:val="005B0FBB"/>
     <w:rsid w:val="005B1D0F"/>
     <w:rsid w:val="005B5ED7"/>
     <w:rsid w:val="005B6E1A"/>
     <w:rsid w:val="005C3878"/>
     <w:rsid w:val="005C5C23"/>
     <w:rsid w:val="005C62C3"/>
     <w:rsid w:val="005C6BA0"/>
     <w:rsid w:val="005C72DD"/>
     <w:rsid w:val="005C7A60"/>
     <w:rsid w:val="005C7E0D"/>
     <w:rsid w:val="005D183C"/>
     <w:rsid w:val="005D24C7"/>
     <w:rsid w:val="005D3B7C"/>
     <w:rsid w:val="005D4592"/>
     <w:rsid w:val="005D4E04"/>
     <w:rsid w:val="005D5F09"/>
     <w:rsid w:val="005E05A7"/>
     <w:rsid w:val="005E0BD3"/>
     <w:rsid w:val="005E161A"/>
     <w:rsid w:val="005E3DD8"/>
+    <w:rsid w:val="005E4593"/>
     <w:rsid w:val="005E576A"/>
     <w:rsid w:val="005E66A6"/>
     <w:rsid w:val="005E68A9"/>
     <w:rsid w:val="005F0C75"/>
     <w:rsid w:val="005F1248"/>
     <w:rsid w:val="005F3514"/>
     <w:rsid w:val="005F3926"/>
     <w:rsid w:val="005F4590"/>
     <w:rsid w:val="005F5352"/>
     <w:rsid w:val="005F568E"/>
     <w:rsid w:val="00600BA3"/>
     <w:rsid w:val="00601609"/>
     <w:rsid w:val="006025F6"/>
     <w:rsid w:val="00603688"/>
     <w:rsid w:val="0060661B"/>
     <w:rsid w:val="006067AA"/>
     <w:rsid w:val="006078E3"/>
     <w:rsid w:val="00610D4C"/>
     <w:rsid w:val="00611F30"/>
     <w:rsid w:val="0061268E"/>
     <w:rsid w:val="00615773"/>
     <w:rsid w:val="00617599"/>
     <w:rsid w:val="00620629"/>
     <w:rsid w:val="0062107C"/>
     <w:rsid w:val="00621F3E"/>
     <w:rsid w:val="006220AE"/>
     <w:rsid w:val="00622966"/>
     <w:rsid w:val="00624DBE"/>
     <w:rsid w:val="00626B60"/>
     <w:rsid w:val="0062798B"/>
+    <w:rsid w:val="00627CBD"/>
     <w:rsid w:val="00634F31"/>
     <w:rsid w:val="00640336"/>
     <w:rsid w:val="006411FA"/>
     <w:rsid w:val="00643CCF"/>
     <w:rsid w:val="00644BC4"/>
     <w:rsid w:val="00645950"/>
     <w:rsid w:val="00646D15"/>
     <w:rsid w:val="006476E1"/>
     <w:rsid w:val="00647DD9"/>
+    <w:rsid w:val="006508B1"/>
     <w:rsid w:val="00650E44"/>
     <w:rsid w:val="006515D7"/>
     <w:rsid w:val="006562FC"/>
     <w:rsid w:val="0065680E"/>
     <w:rsid w:val="00657DAC"/>
     <w:rsid w:val="00657E6B"/>
     <w:rsid w:val="00660E20"/>
     <w:rsid w:val="00671BA5"/>
     <w:rsid w:val="00672747"/>
     <w:rsid w:val="006736DA"/>
     <w:rsid w:val="00674147"/>
     <w:rsid w:val="0067486F"/>
+    <w:rsid w:val="006753FA"/>
     <w:rsid w:val="00676495"/>
     <w:rsid w:val="006801BB"/>
+    <w:rsid w:val="00680F34"/>
     <w:rsid w:val="00681035"/>
     <w:rsid w:val="00685EF6"/>
     <w:rsid w:val="00687078"/>
     <w:rsid w:val="006871D5"/>
     <w:rsid w:val="006872F9"/>
     <w:rsid w:val="00690E06"/>
     <w:rsid w:val="00691D8F"/>
+    <w:rsid w:val="00694BEA"/>
     <w:rsid w:val="00694BFC"/>
     <w:rsid w:val="00696AE7"/>
     <w:rsid w:val="00696D8E"/>
     <w:rsid w:val="0069729F"/>
     <w:rsid w:val="0069769C"/>
     <w:rsid w:val="006A02FD"/>
     <w:rsid w:val="006A4EF7"/>
     <w:rsid w:val="006B1037"/>
     <w:rsid w:val="006B2A80"/>
     <w:rsid w:val="006B415D"/>
     <w:rsid w:val="006B4269"/>
     <w:rsid w:val="006B5F0B"/>
     <w:rsid w:val="006B6E8C"/>
     <w:rsid w:val="006C0355"/>
     <w:rsid w:val="006C1687"/>
     <w:rsid w:val="006C2EE8"/>
     <w:rsid w:val="006C5AC6"/>
     <w:rsid w:val="006C7342"/>
     <w:rsid w:val="006C7AC3"/>
     <w:rsid w:val="006D1AE6"/>
     <w:rsid w:val="006D1C66"/>
     <w:rsid w:val="006D2AA6"/>
     <w:rsid w:val="006D447A"/>
     <w:rsid w:val="006D530E"/>
     <w:rsid w:val="006D6BC0"/>
@@ -15489,95 +15854,100 @@
     <w:rsid w:val="00766CB4"/>
     <w:rsid w:val="00771787"/>
     <w:rsid w:val="00771C9D"/>
     <w:rsid w:val="00772278"/>
     <w:rsid w:val="00773812"/>
     <w:rsid w:val="00774E43"/>
     <w:rsid w:val="007759AA"/>
     <w:rsid w:val="007759CE"/>
     <w:rsid w:val="00776CE1"/>
     <w:rsid w:val="0077709F"/>
     <w:rsid w:val="00781856"/>
     <w:rsid w:val="00781ED6"/>
     <w:rsid w:val="007820F9"/>
     <w:rsid w:val="007826B2"/>
     <w:rsid w:val="00783206"/>
     <w:rsid w:val="0078345E"/>
     <w:rsid w:val="0078351E"/>
     <w:rsid w:val="007839F7"/>
     <w:rsid w:val="00783CA3"/>
     <w:rsid w:val="00785B98"/>
     <w:rsid w:val="00786E60"/>
     <w:rsid w:val="007872C1"/>
     <w:rsid w:val="00791910"/>
     <w:rsid w:val="00791BBB"/>
     <w:rsid w:val="007920C9"/>
+    <w:rsid w:val="00792150"/>
     <w:rsid w:val="0079232F"/>
     <w:rsid w:val="00792E1E"/>
     <w:rsid w:val="007960CE"/>
     <w:rsid w:val="007965A9"/>
     <w:rsid w:val="00796D93"/>
     <w:rsid w:val="0079784B"/>
+    <w:rsid w:val="007A1B08"/>
     <w:rsid w:val="007A261E"/>
     <w:rsid w:val="007A31D6"/>
     <w:rsid w:val="007A4B0D"/>
     <w:rsid w:val="007A4C42"/>
     <w:rsid w:val="007A5823"/>
     <w:rsid w:val="007A5DA3"/>
     <w:rsid w:val="007A66A8"/>
     <w:rsid w:val="007B0A6C"/>
     <w:rsid w:val="007B11E0"/>
     <w:rsid w:val="007B25B0"/>
     <w:rsid w:val="007B4A26"/>
     <w:rsid w:val="007C0CE6"/>
+    <w:rsid w:val="007C0FFE"/>
     <w:rsid w:val="007C3C5F"/>
     <w:rsid w:val="007C4571"/>
     <w:rsid w:val="007C5172"/>
     <w:rsid w:val="007C5455"/>
     <w:rsid w:val="007C5DD2"/>
     <w:rsid w:val="007C7C8C"/>
     <w:rsid w:val="007C7CC2"/>
     <w:rsid w:val="007D0A7C"/>
     <w:rsid w:val="007D1318"/>
     <w:rsid w:val="007D184D"/>
     <w:rsid w:val="007D1B11"/>
     <w:rsid w:val="007D544E"/>
     <w:rsid w:val="007D5BEF"/>
     <w:rsid w:val="007D5C35"/>
     <w:rsid w:val="007D70C0"/>
     <w:rsid w:val="007E0CC2"/>
     <w:rsid w:val="007E1E24"/>
     <w:rsid w:val="007E3FFA"/>
     <w:rsid w:val="007E4EAC"/>
     <w:rsid w:val="007E52B9"/>
     <w:rsid w:val="007E5345"/>
     <w:rsid w:val="007E65DF"/>
     <w:rsid w:val="007E67AC"/>
     <w:rsid w:val="007E6905"/>
     <w:rsid w:val="007E75E2"/>
     <w:rsid w:val="007F0FAD"/>
     <w:rsid w:val="007F1861"/>
+    <w:rsid w:val="007F2820"/>
+    <w:rsid w:val="007F40CB"/>
     <w:rsid w:val="007F520C"/>
     <w:rsid w:val="007F7D1C"/>
     <w:rsid w:val="00801BD5"/>
     <w:rsid w:val="00801D9F"/>
     <w:rsid w:val="00806779"/>
     <w:rsid w:val="00807BF1"/>
     <w:rsid w:val="00810671"/>
     <w:rsid w:val="0081178B"/>
     <w:rsid w:val="00814D48"/>
     <w:rsid w:val="00814F5C"/>
     <w:rsid w:val="00815B6F"/>
     <w:rsid w:val="00816936"/>
     <w:rsid w:val="00822348"/>
     <w:rsid w:val="00822610"/>
     <w:rsid w:val="008252F1"/>
     <w:rsid w:val="00825DF9"/>
     <w:rsid w:val="00826605"/>
     <w:rsid w:val="008273FD"/>
     <w:rsid w:val="00827B70"/>
     <w:rsid w:val="00830C2D"/>
     <w:rsid w:val="0083135E"/>
     <w:rsid w:val="00831485"/>
     <w:rsid w:val="00831C21"/>
     <w:rsid w:val="00833E3C"/>
     <w:rsid w:val="00834D8F"/>
@@ -15587,73 +15957,76 @@
     <w:rsid w:val="00842AF5"/>
     <w:rsid w:val="00842D40"/>
     <w:rsid w:val="00843C4E"/>
     <w:rsid w:val="00844748"/>
     <w:rsid w:val="008467FD"/>
     <w:rsid w:val="00847CA9"/>
     <w:rsid w:val="00851911"/>
     <w:rsid w:val="00851AE1"/>
     <w:rsid w:val="00852461"/>
     <w:rsid w:val="00852473"/>
     <w:rsid w:val="00857561"/>
     <w:rsid w:val="00857D61"/>
     <w:rsid w:val="00861ABC"/>
     <w:rsid w:val="008620A4"/>
     <w:rsid w:val="00862E0B"/>
     <w:rsid w:val="00863932"/>
     <w:rsid w:val="008646B9"/>
     <w:rsid w:val="00875FB3"/>
     <w:rsid w:val="00876396"/>
     <w:rsid w:val="0087734A"/>
     <w:rsid w:val="00880B62"/>
     <w:rsid w:val="008814BE"/>
     <w:rsid w:val="008816B0"/>
     <w:rsid w:val="00882275"/>
     <w:rsid w:val="0088293A"/>
+    <w:rsid w:val="00883D02"/>
     <w:rsid w:val="00884AA8"/>
     <w:rsid w:val="00886CAD"/>
     <w:rsid w:val="00890EC7"/>
     <w:rsid w:val="0089254C"/>
     <w:rsid w:val="00892648"/>
     <w:rsid w:val="00892E35"/>
     <w:rsid w:val="00896906"/>
     <w:rsid w:val="0089698E"/>
     <w:rsid w:val="008A0A6F"/>
     <w:rsid w:val="008A3B6B"/>
     <w:rsid w:val="008A3EC8"/>
     <w:rsid w:val="008A50C9"/>
     <w:rsid w:val="008B068E"/>
     <w:rsid w:val="008B1935"/>
     <w:rsid w:val="008B2C9F"/>
     <w:rsid w:val="008B3EA3"/>
     <w:rsid w:val="008B3EC4"/>
     <w:rsid w:val="008B41B7"/>
     <w:rsid w:val="008B47DB"/>
+    <w:rsid w:val="008B4962"/>
     <w:rsid w:val="008B5C36"/>
     <w:rsid w:val="008B7C9C"/>
     <w:rsid w:val="008C095B"/>
     <w:rsid w:val="008C1649"/>
+    <w:rsid w:val="008C24DC"/>
     <w:rsid w:val="008C2A17"/>
     <w:rsid w:val="008C3066"/>
     <w:rsid w:val="008C4F4A"/>
     <w:rsid w:val="008D2436"/>
     <w:rsid w:val="008D36B0"/>
     <w:rsid w:val="008D4779"/>
     <w:rsid w:val="008D7416"/>
     <w:rsid w:val="008D759A"/>
     <w:rsid w:val="008D795F"/>
     <w:rsid w:val="008E2249"/>
     <w:rsid w:val="008E2CA6"/>
     <w:rsid w:val="008E44C1"/>
     <w:rsid w:val="008E6812"/>
     <w:rsid w:val="008E75B7"/>
     <w:rsid w:val="008F01E4"/>
     <w:rsid w:val="008F0B36"/>
     <w:rsid w:val="008F0DB9"/>
     <w:rsid w:val="008F18F3"/>
     <w:rsid w:val="008F1B6D"/>
     <w:rsid w:val="008F3442"/>
     <w:rsid w:val="008F3E00"/>
     <w:rsid w:val="008F4400"/>
     <w:rsid w:val="008F53AA"/>
     <w:rsid w:val="008F5C61"/>
     <w:rsid w:val="009015BA"/>
@@ -15666,253 +16039,259 @@
     <w:rsid w:val="009120AF"/>
     <w:rsid w:val="00912C31"/>
     <w:rsid w:val="00913446"/>
     <w:rsid w:val="00913DDE"/>
     <w:rsid w:val="00915116"/>
     <w:rsid w:val="00916328"/>
     <w:rsid w:val="00916D3E"/>
     <w:rsid w:val="009219B4"/>
     <w:rsid w:val="00922CF8"/>
     <w:rsid w:val="00922F0F"/>
     <w:rsid w:val="009248F1"/>
     <w:rsid w:val="00927747"/>
     <w:rsid w:val="009315B1"/>
     <w:rsid w:val="0093303B"/>
     <w:rsid w:val="00934FBF"/>
     <w:rsid w:val="00936D70"/>
     <w:rsid w:val="009379C7"/>
     <w:rsid w:val="00937C8E"/>
     <w:rsid w:val="00940C99"/>
     <w:rsid w:val="00942581"/>
     <w:rsid w:val="00943658"/>
     <w:rsid w:val="00945431"/>
     <w:rsid w:val="0094575A"/>
     <w:rsid w:val="00946537"/>
     <w:rsid w:val="00947399"/>
+    <w:rsid w:val="00950055"/>
     <w:rsid w:val="0095090E"/>
     <w:rsid w:val="00951D8C"/>
     <w:rsid w:val="00953282"/>
     <w:rsid w:val="00960304"/>
     <w:rsid w:val="00961C60"/>
     <w:rsid w:val="00963FD3"/>
     <w:rsid w:val="009659F9"/>
     <w:rsid w:val="00966A94"/>
     <w:rsid w:val="009676F2"/>
     <w:rsid w:val="009706D0"/>
     <w:rsid w:val="00971A96"/>
     <w:rsid w:val="00971B7F"/>
     <w:rsid w:val="00972AEB"/>
     <w:rsid w:val="00975728"/>
     <w:rsid w:val="00975EF7"/>
     <w:rsid w:val="009815ED"/>
     <w:rsid w:val="0098166F"/>
     <w:rsid w:val="00982132"/>
     <w:rsid w:val="009837A9"/>
     <w:rsid w:val="00983AF7"/>
     <w:rsid w:val="00984224"/>
     <w:rsid w:val="009849DB"/>
     <w:rsid w:val="009855AE"/>
     <w:rsid w:val="00986AFA"/>
     <w:rsid w:val="009873D0"/>
     <w:rsid w:val="00991C54"/>
     <w:rsid w:val="00991E88"/>
     <w:rsid w:val="0099397B"/>
     <w:rsid w:val="00995828"/>
     <w:rsid w:val="00997216"/>
     <w:rsid w:val="009A08B6"/>
     <w:rsid w:val="009A0DBD"/>
     <w:rsid w:val="009A18FD"/>
     <w:rsid w:val="009A40FE"/>
     <w:rsid w:val="009A50C5"/>
     <w:rsid w:val="009A586D"/>
     <w:rsid w:val="009A603E"/>
     <w:rsid w:val="009A60CC"/>
     <w:rsid w:val="009A7824"/>
     <w:rsid w:val="009B13EA"/>
     <w:rsid w:val="009B23E9"/>
     <w:rsid w:val="009B3503"/>
     <w:rsid w:val="009B6208"/>
     <w:rsid w:val="009B6995"/>
     <w:rsid w:val="009B6FB1"/>
     <w:rsid w:val="009B77DD"/>
     <w:rsid w:val="009C0169"/>
+    <w:rsid w:val="009C5188"/>
     <w:rsid w:val="009C51D1"/>
     <w:rsid w:val="009C6BC0"/>
     <w:rsid w:val="009C6DA9"/>
     <w:rsid w:val="009C76D6"/>
     <w:rsid w:val="009C7C4D"/>
     <w:rsid w:val="009C7E89"/>
     <w:rsid w:val="009D0F87"/>
     <w:rsid w:val="009D3DEA"/>
     <w:rsid w:val="009D4CC9"/>
     <w:rsid w:val="009D4FA0"/>
     <w:rsid w:val="009D6DD4"/>
     <w:rsid w:val="009E0CD1"/>
     <w:rsid w:val="009E107A"/>
     <w:rsid w:val="009E1CB9"/>
     <w:rsid w:val="009E369A"/>
     <w:rsid w:val="009E4B38"/>
     <w:rsid w:val="009E4E33"/>
     <w:rsid w:val="009E65AC"/>
     <w:rsid w:val="009E7F4E"/>
     <w:rsid w:val="009F05E5"/>
     <w:rsid w:val="009F06AF"/>
     <w:rsid w:val="009F0781"/>
     <w:rsid w:val="009F1403"/>
     <w:rsid w:val="009F39EB"/>
     <w:rsid w:val="009F64FD"/>
     <w:rsid w:val="00A06FB6"/>
     <w:rsid w:val="00A103A0"/>
     <w:rsid w:val="00A10639"/>
     <w:rsid w:val="00A1092E"/>
     <w:rsid w:val="00A10D06"/>
     <w:rsid w:val="00A127F4"/>
     <w:rsid w:val="00A135AD"/>
     <w:rsid w:val="00A14218"/>
     <w:rsid w:val="00A14AD7"/>
     <w:rsid w:val="00A1528C"/>
     <w:rsid w:val="00A179D6"/>
     <w:rsid w:val="00A2025B"/>
     <w:rsid w:val="00A22B6C"/>
     <w:rsid w:val="00A24D8E"/>
     <w:rsid w:val="00A24E35"/>
     <w:rsid w:val="00A2560D"/>
     <w:rsid w:val="00A25E9B"/>
     <w:rsid w:val="00A264C0"/>
     <w:rsid w:val="00A2701E"/>
     <w:rsid w:val="00A271DC"/>
+    <w:rsid w:val="00A30C13"/>
     <w:rsid w:val="00A32276"/>
     <w:rsid w:val="00A3244E"/>
     <w:rsid w:val="00A32E23"/>
     <w:rsid w:val="00A33590"/>
     <w:rsid w:val="00A36102"/>
     <w:rsid w:val="00A3784D"/>
     <w:rsid w:val="00A41A93"/>
     <w:rsid w:val="00A451FE"/>
     <w:rsid w:val="00A45403"/>
     <w:rsid w:val="00A45466"/>
     <w:rsid w:val="00A454F7"/>
     <w:rsid w:val="00A46004"/>
     <w:rsid w:val="00A46A97"/>
     <w:rsid w:val="00A478F7"/>
     <w:rsid w:val="00A47F31"/>
     <w:rsid w:val="00A506AD"/>
     <w:rsid w:val="00A5454B"/>
     <w:rsid w:val="00A56AA8"/>
     <w:rsid w:val="00A57988"/>
     <w:rsid w:val="00A61E49"/>
     <w:rsid w:val="00A657BB"/>
     <w:rsid w:val="00A65FC6"/>
     <w:rsid w:val="00A66929"/>
     <w:rsid w:val="00A67DB4"/>
     <w:rsid w:val="00A73527"/>
     <w:rsid w:val="00A74291"/>
     <w:rsid w:val="00A744EF"/>
     <w:rsid w:val="00A80248"/>
     <w:rsid w:val="00A8174E"/>
     <w:rsid w:val="00A81F0C"/>
     <w:rsid w:val="00A85B36"/>
+    <w:rsid w:val="00A85F55"/>
     <w:rsid w:val="00A86049"/>
     <w:rsid w:val="00A862C4"/>
     <w:rsid w:val="00A8691D"/>
     <w:rsid w:val="00A878DE"/>
     <w:rsid w:val="00A9036D"/>
     <w:rsid w:val="00A9079C"/>
     <w:rsid w:val="00A932E9"/>
     <w:rsid w:val="00A93E2B"/>
     <w:rsid w:val="00A949DB"/>
     <w:rsid w:val="00A96637"/>
     <w:rsid w:val="00A96E89"/>
     <w:rsid w:val="00A97480"/>
     <w:rsid w:val="00AA0202"/>
     <w:rsid w:val="00AA2890"/>
     <w:rsid w:val="00AA3BE4"/>
     <w:rsid w:val="00AA6B17"/>
     <w:rsid w:val="00AB23BB"/>
     <w:rsid w:val="00AB35DA"/>
     <w:rsid w:val="00AB36D1"/>
     <w:rsid w:val="00AB4246"/>
     <w:rsid w:val="00AB6F32"/>
     <w:rsid w:val="00AB7D64"/>
     <w:rsid w:val="00AC284F"/>
     <w:rsid w:val="00AC3DAD"/>
     <w:rsid w:val="00AC7303"/>
     <w:rsid w:val="00AD0C0A"/>
     <w:rsid w:val="00AD29AB"/>
     <w:rsid w:val="00AE13E2"/>
     <w:rsid w:val="00AE2151"/>
     <w:rsid w:val="00AE4048"/>
     <w:rsid w:val="00AE7814"/>
     <w:rsid w:val="00AE7A46"/>
     <w:rsid w:val="00AF0B2E"/>
     <w:rsid w:val="00AF0DC5"/>
     <w:rsid w:val="00AF10EF"/>
     <w:rsid w:val="00AF115E"/>
     <w:rsid w:val="00AF1230"/>
     <w:rsid w:val="00AF2CC0"/>
     <w:rsid w:val="00AF32ED"/>
+    <w:rsid w:val="00AF3870"/>
     <w:rsid w:val="00AF6C8B"/>
     <w:rsid w:val="00AF7723"/>
     <w:rsid w:val="00B00CD4"/>
     <w:rsid w:val="00B014D3"/>
     <w:rsid w:val="00B032D6"/>
     <w:rsid w:val="00B06B2D"/>
     <w:rsid w:val="00B06E2E"/>
     <w:rsid w:val="00B07370"/>
     <w:rsid w:val="00B0747E"/>
     <w:rsid w:val="00B07DEA"/>
     <w:rsid w:val="00B10FE0"/>
     <w:rsid w:val="00B11DDA"/>
     <w:rsid w:val="00B129A7"/>
     <w:rsid w:val="00B1340B"/>
     <w:rsid w:val="00B149D3"/>
     <w:rsid w:val="00B156B1"/>
     <w:rsid w:val="00B21078"/>
     <w:rsid w:val="00B26CB3"/>
     <w:rsid w:val="00B26FE4"/>
     <w:rsid w:val="00B30E7C"/>
     <w:rsid w:val="00B329B3"/>
     <w:rsid w:val="00B340D4"/>
     <w:rsid w:val="00B353A2"/>
     <w:rsid w:val="00B35E3A"/>
     <w:rsid w:val="00B36A7D"/>
     <w:rsid w:val="00B4161F"/>
     <w:rsid w:val="00B44669"/>
     <w:rsid w:val="00B5203B"/>
     <w:rsid w:val="00B52D5B"/>
     <w:rsid w:val="00B539F9"/>
     <w:rsid w:val="00B55689"/>
     <w:rsid w:val="00B55D9C"/>
     <w:rsid w:val="00B561AE"/>
     <w:rsid w:val="00B57AA4"/>
     <w:rsid w:val="00B60307"/>
     <w:rsid w:val="00B60ACC"/>
     <w:rsid w:val="00B60DC7"/>
     <w:rsid w:val="00B62019"/>
     <w:rsid w:val="00B64100"/>
     <w:rsid w:val="00B646F9"/>
     <w:rsid w:val="00B67AFE"/>
+    <w:rsid w:val="00B70393"/>
     <w:rsid w:val="00B72DFC"/>
     <w:rsid w:val="00B73743"/>
     <w:rsid w:val="00B7533A"/>
     <w:rsid w:val="00B803F6"/>
     <w:rsid w:val="00B81443"/>
     <w:rsid w:val="00B82877"/>
     <w:rsid w:val="00B84B86"/>
     <w:rsid w:val="00B8617A"/>
     <w:rsid w:val="00B862DB"/>
     <w:rsid w:val="00B923C2"/>
     <w:rsid w:val="00B92BF7"/>
     <w:rsid w:val="00B93563"/>
     <w:rsid w:val="00B93674"/>
     <w:rsid w:val="00B94401"/>
     <w:rsid w:val="00B945EE"/>
     <w:rsid w:val="00B9462C"/>
     <w:rsid w:val="00B9684F"/>
     <w:rsid w:val="00BA1FEB"/>
     <w:rsid w:val="00BA58C7"/>
     <w:rsid w:val="00BA7DD1"/>
     <w:rsid w:val="00BB1942"/>
     <w:rsid w:val="00BB2818"/>
     <w:rsid w:val="00BB2E48"/>
     <w:rsid w:val="00BB3608"/>
     <w:rsid w:val="00BB415E"/>
@@ -16043,50 +16422,51 @@
     <w:rsid w:val="00D00386"/>
     <w:rsid w:val="00D00619"/>
     <w:rsid w:val="00D00D48"/>
     <w:rsid w:val="00D01C95"/>
     <w:rsid w:val="00D02165"/>
     <w:rsid w:val="00D02D77"/>
     <w:rsid w:val="00D02E13"/>
     <w:rsid w:val="00D0332F"/>
     <w:rsid w:val="00D03AFC"/>
     <w:rsid w:val="00D043D4"/>
     <w:rsid w:val="00D045B5"/>
     <w:rsid w:val="00D05B8E"/>
     <w:rsid w:val="00D10805"/>
     <w:rsid w:val="00D12099"/>
     <w:rsid w:val="00D13C1B"/>
     <w:rsid w:val="00D14558"/>
     <w:rsid w:val="00D14A6B"/>
     <w:rsid w:val="00D14B63"/>
     <w:rsid w:val="00D1653D"/>
     <w:rsid w:val="00D17ACA"/>
     <w:rsid w:val="00D21FF3"/>
     <w:rsid w:val="00D21FFC"/>
     <w:rsid w:val="00D26BE7"/>
     <w:rsid w:val="00D2740D"/>
     <w:rsid w:val="00D27C58"/>
+    <w:rsid w:val="00D308C7"/>
     <w:rsid w:val="00D31F04"/>
     <w:rsid w:val="00D33EF3"/>
     <w:rsid w:val="00D353E8"/>
     <w:rsid w:val="00D35B7D"/>
     <w:rsid w:val="00D36544"/>
     <w:rsid w:val="00D36E1F"/>
     <w:rsid w:val="00D36EDA"/>
     <w:rsid w:val="00D36FC5"/>
     <w:rsid w:val="00D37260"/>
     <w:rsid w:val="00D37BC5"/>
     <w:rsid w:val="00D37EA4"/>
     <w:rsid w:val="00D40811"/>
     <w:rsid w:val="00D40C64"/>
     <w:rsid w:val="00D41367"/>
     <w:rsid w:val="00D4337F"/>
     <w:rsid w:val="00D45B60"/>
     <w:rsid w:val="00D46BB1"/>
     <w:rsid w:val="00D474D9"/>
     <w:rsid w:val="00D478C8"/>
     <w:rsid w:val="00D5127A"/>
     <w:rsid w:val="00D537EC"/>
     <w:rsid w:val="00D554C2"/>
     <w:rsid w:val="00D56746"/>
     <w:rsid w:val="00D6169B"/>
     <w:rsid w:val="00D6485D"/>
@@ -16260,50 +16640,51 @@
     <w:rsid w:val="00EF22A4"/>
     <w:rsid w:val="00EF2C02"/>
     <w:rsid w:val="00EF4B81"/>
     <w:rsid w:val="00EF62F5"/>
     <w:rsid w:val="00F02257"/>
     <w:rsid w:val="00F03657"/>
     <w:rsid w:val="00F0366F"/>
     <w:rsid w:val="00F03EB4"/>
     <w:rsid w:val="00F042AC"/>
     <w:rsid w:val="00F0510F"/>
     <w:rsid w:val="00F078D2"/>
     <w:rsid w:val="00F123F3"/>
     <w:rsid w:val="00F15806"/>
     <w:rsid w:val="00F200C7"/>
     <w:rsid w:val="00F22527"/>
     <w:rsid w:val="00F2313D"/>
     <w:rsid w:val="00F23CCB"/>
     <w:rsid w:val="00F246EF"/>
     <w:rsid w:val="00F260AD"/>
     <w:rsid w:val="00F26656"/>
     <w:rsid w:val="00F31B13"/>
     <w:rsid w:val="00F36913"/>
     <w:rsid w:val="00F3726E"/>
     <w:rsid w:val="00F37946"/>
     <w:rsid w:val="00F406CB"/>
+    <w:rsid w:val="00F41518"/>
     <w:rsid w:val="00F41BDA"/>
     <w:rsid w:val="00F425EF"/>
     <w:rsid w:val="00F4313A"/>
     <w:rsid w:val="00F4755A"/>
     <w:rsid w:val="00F519F2"/>
     <w:rsid w:val="00F51D46"/>
     <w:rsid w:val="00F5316A"/>
     <w:rsid w:val="00F53921"/>
     <w:rsid w:val="00F53B6A"/>
     <w:rsid w:val="00F56BD4"/>
     <w:rsid w:val="00F603DE"/>
     <w:rsid w:val="00F62345"/>
     <w:rsid w:val="00F62A26"/>
     <w:rsid w:val="00F632C4"/>
     <w:rsid w:val="00F6377E"/>
     <w:rsid w:val="00F64B66"/>
     <w:rsid w:val="00F65D18"/>
     <w:rsid w:val="00F663D8"/>
     <w:rsid w:val="00F70730"/>
     <w:rsid w:val="00F726D3"/>
     <w:rsid w:val="00F73868"/>
     <w:rsid w:val="00F7392D"/>
     <w:rsid w:val="00F7462E"/>
     <w:rsid w:val="00F758D5"/>
     <w:rsid w:val="00F76B74"/>
@@ -16321,69 +16702,71 @@
     <w:rsid w:val="00F90171"/>
     <w:rsid w:val="00F90E7B"/>
     <w:rsid w:val="00F931CF"/>
     <w:rsid w:val="00F93617"/>
     <w:rsid w:val="00F944C7"/>
     <w:rsid w:val="00F97E6A"/>
     <w:rsid w:val="00FA09C4"/>
     <w:rsid w:val="00FA20B9"/>
     <w:rsid w:val="00FA23E8"/>
     <w:rsid w:val="00FA3CC1"/>
     <w:rsid w:val="00FA54E4"/>
     <w:rsid w:val="00FA5AED"/>
     <w:rsid w:val="00FA678E"/>
     <w:rsid w:val="00FA67B3"/>
     <w:rsid w:val="00FA69C3"/>
     <w:rsid w:val="00FB1AD9"/>
     <w:rsid w:val="00FB36D0"/>
     <w:rsid w:val="00FB48E0"/>
     <w:rsid w:val="00FB6578"/>
     <w:rsid w:val="00FB73B4"/>
     <w:rsid w:val="00FB7585"/>
     <w:rsid w:val="00FC078A"/>
     <w:rsid w:val="00FC141D"/>
     <w:rsid w:val="00FC1C07"/>
     <w:rsid w:val="00FC2A39"/>
+    <w:rsid w:val="00FC3CE6"/>
     <w:rsid w:val="00FC7274"/>
     <w:rsid w:val="00FC7D1F"/>
     <w:rsid w:val="00FD2731"/>
     <w:rsid w:val="00FD3A6B"/>
     <w:rsid w:val="00FD5BCB"/>
     <w:rsid w:val="00FE0098"/>
     <w:rsid w:val="00FE2DA8"/>
     <w:rsid w:val="00FE3C0B"/>
     <w:rsid w:val="00FE5CEA"/>
     <w:rsid w:val="00FF0052"/>
     <w:rsid w:val="00FF049B"/>
     <w:rsid w:val="00FF07C7"/>
     <w:rsid w:val="00FF1497"/>
     <w:rsid w:val="00FF2352"/>
     <w:rsid w:val="00FF29A4"/>
     <w:rsid w:val="00FF32FE"/>
     <w:rsid w:val="00FF3D5D"/>
     <w:rsid w:val="00FF44A6"/>
     <w:rsid w:val="00FF4D21"/>
+    <w:rsid w:val="00FF5814"/>
     <w:rsid w:val="00FF6CC3"/>
     <w:rsid w:val="00FF78A1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -17146,50 +17529,61 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007820F9"/>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007820F9"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007A5823"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007F40CB"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1126199246">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2079088204">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -17213,51 +17607,51 @@
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="2079403100">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epd.georgia.gov/properties-subject-uniform-environmental-covenants" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epd.georgia.gov/properties-subject-uniform-environmental-covenants" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epd.georgia.gov/properties-subject-uniform-environmental-covenants" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17505,92 +17899,368 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="33ca5852-acda-4ba6-9e63-b3b7deb040ed">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A615C129813B51439C6DB650FCF5920C" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2ddba9a6693cfd473bdd0718c247e01c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="87b0cbfd-bb96-4566-a0e8-f9bf05f85810" xmlns:ns3="33ca5852-acda-4ba6-9e63-b3b7deb040ed" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6618018e211f6fcabfa5a255de3baba9" ns2:_="" ns3:_="">
+    <xsd:import namespace="87b0cbfd-bb96-4566-a0e8-f9bf05f85810"/>
+    <xsd:import namespace="33ca5852-acda-4ba6-9e63-b3b7deb040ed"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="87b0cbfd-bb96-4566-a0e8-f9bf05f85810" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="33ca5852-acda-4ba6-9e63-b3b7deb040ed" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47E71966-7FA6-4E9E-A0E1-A692F0B0B2F4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="33ca5852-acda-4ba6-9e63-b3b7deb040ed"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{773C99E8-4EE3-4470-ABF7-3B45A63E1550}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8643D92-A7C4-476E-8FD5-254623FD38AB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="87b0cbfd-bb96-4566-a0e8-f9bf05f85810"/>
+    <ds:schemaRef ds:uri="33ca5852-acda-4ba6-9e63-b3b7deb040ed"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AED3DB6-4F0F-4239-A3C2-62E5BEF4FEB2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>2991</Words>
-  <Characters>17055</Characters>
+  <Words>3054</Words>
+  <Characters>17409</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>2</DocSecurity>
-  <Lines>142</Lines>
+  <Lines>145</Lines>
   <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Model Restrictive (Environmental) Covenant</vt:lpstr>
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Environmental Covenant</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20006</CharactersWithSpaces>
+  <CharactersWithSpaces>20423</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Model Restrictive (Environmental) Covenant</dc:title>
+  <dc:title/>
   <dc:creator>Office of the Attorney General</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>e350cd58-8a52-4cb3-b891-dca994efe19f</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100A615C129813B51439C6DB650FCF5920C</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>2757400</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_activity">
+    <vt:lpwstr>{"FileActivityType":"6","FileActivityTimeStamp":"2025-12-10T18:52:35.063Z","FileActivityUsersOnPage":[{"DisplayName":"Nelson, Holly","Id":"holly.nelson2@dnr.ga.gov"}],"FileActivityNavigationId":null}</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>